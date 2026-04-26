--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3419</t>
+          <t>3665</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>861</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-701</t>
+          <t>CR20230627-751</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>17,908.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>2,972.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3418</t>
+          <t>3664</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>861</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230627-751</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>84.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3417</t>
+          <t>3663</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>861</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230627-751</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>11,200.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,394.40</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3416</t>
+          <t>3662</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>860</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230627-750</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>CLARO, MA HAZEL ANN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3415</t>
+          <t>3661</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>860</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230627-750</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SAMORIN, SHAMAE</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3414</t>
+          <t>3660</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>860</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230627-750</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3413</t>
+          <t>3659</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>859</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-700</t>
+          <t>CR20230627-749</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3412</t>
+          <t>3658</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>859</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230627-749</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3411</t>
+          <t>3657</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>859</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230627-749</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIEL</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,249.15</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3410</t>
+          <t>3656</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>859</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230627-749</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,912.46</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3409</t>
+          <t>3655</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>859</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230627-749</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3408</t>
+          <t>3654</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>859</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230627-749</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>38,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3407</t>
+          <t>3653</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>858</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230627-748</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>NARRA, REGGIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3406</t>
+          <t>3652</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>858</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230627-748</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>27,000.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,361.50</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3405</t>
+          <t>3651</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>858</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230627-748</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3404</t>
+          <t>3650</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>858</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230627-748</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JOY</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3403</t>
+          <t>3649</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>858</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230627-748</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JOY</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3402</t>
+          <t>3648</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>858</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230627-748</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>630.80</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3401</t>
+          <t>3647</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>857</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230601-747</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>LORENZO, GIL PAULO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>123,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>20,501.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3400</t>
+          <t>3646</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>857</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230601-747</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>LORENZO, GIL PAULO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>