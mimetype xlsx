--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3665</t>
+          <t>4342</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,908.33</t>
+          <t>65,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,972.78</t>
+          <t>2,697.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3664</t>
+          <t>4341</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>1021</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230927-902</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3663</t>
+          <t>4340</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-751</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>JAVIER, JADEN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>65,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>2,697.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3662</t>
+          <t>4339</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-750</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CLARO, MA HAZEL ANN</t>
+          <t>CHAN, MARICEL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>179,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>7,428.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3661</t>
+          <t>4338</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-750</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>SUNICO, SHIELA JOY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3660</t>
+          <t>4337</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-750</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>MANANSALA, KRISTINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3659</t>
+          <t>4336</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3658</t>
+          <t>4335</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN (OV)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230927-901</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>RAMOS, LIEZL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>229,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>9,503.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3657</t>
+          <t>4334</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>MARAPAO, JUNO</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>242,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>305.03</t>
+          <t>25,107.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3656</t>
+          <t>4333</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>ZUNIGA, MARIETTA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>69,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>8,590.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3655</t>
+          <t>4332</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>ALCID, RITA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>127,167.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>10,554.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3654</t>
+          <t>4331</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-749</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, ROSLYN</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>38,500.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3653</t>
+          <t>4330</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-748</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGGIE</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3652</t>
+          <t>4329</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-748</t>
+          <t>CR20230927-900</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3651</t>
+          <t>4328</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-748</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3650</t>
+          <t>4327</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-748</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3649</t>
+          <t>4326</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-748</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>14,698.52</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>1,829.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3648</t>
+          <t>4325</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-27</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230627-748</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3647</t>
+          <t>4324</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>857</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-747</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, GIL PAULO</t>
+          <t>SARMIENT, MARLENE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>123,500.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>20,501.00</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3646</t>
+          <t>4323</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>857</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-747</t>
+          <t>CR20230927-899</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, GIL PAULO</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>