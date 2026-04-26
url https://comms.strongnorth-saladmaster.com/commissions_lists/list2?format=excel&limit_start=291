--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3374</t>
+          <t>3619</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>852</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-693</t>
+          <t>CR20230601-743</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
           <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3373</t>
+          <t>3618</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>852</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-693</t>
+          <t>CR20230601-743</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3372</t>
+          <t>3617</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>852</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-693</t>
+          <t>CR20230601-743</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>20,200.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,676.60</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3371</t>
+          <t>3616</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>852</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-693</t>
+          <t>CR20230601-743</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>PERERA, JASON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>1,912.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3370</t>
+          <t>3615</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>852</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-693</t>
+          <t>CR20230601-743</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>7,525.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>624.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3369</t>
+          <t>3614</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>852</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-692</t>
+          <t>CR20230601-743</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>WAGAYEN, ANGELITA/DAVID</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>153,500.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>19,110.75</t>
+          <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3368</t>
+          <t>3613</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>851</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230601-742</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALSADA, FIDELA/ALBERT</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>53,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,399.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3367</t>
+          <t>3612</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>851</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230601-742</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALSADA, FIDELA/ALBERT</t>
+          <t>CAMAGON, SHEILA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>7,345.50</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3366</t>
+          <t>3611</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>851</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230601-742</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>CALSADA, FIDELA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>153,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>6,370.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3365</t>
+          <t>3610</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>851</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230601-742</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3364</t>
+          <t>3609</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>851</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230601-742</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3363</t>
+          <t>3608</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>850</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-691</t>
+          <t>CR20230601-741</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>619.73</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3362</t>
+          <t>3607</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>850</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230601-741</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3361</t>
+          <t>3606</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>850</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230601-741</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>PERERA, JASON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>956.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3360</t>
+          <t>3605</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>850</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230601-741</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>7,525.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>312.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3359</t>
+          <t>3604</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>850</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230601-741</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>157.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3358</t>
+          <t>3603</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>850</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230601-741</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>8,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>996.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3357</t>
+          <t>3602</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>849</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-690</t>
+          <t>CR20230601-740</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>AGCAOILI, REMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>54,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>3,361.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3356</t>
+          <t>3601</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>849</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230601-740</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>AGCAOILI, REMA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3355</t>
+          <t>3600</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>849</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230601-740</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,735.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>