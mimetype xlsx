--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3619</t>
+          <t>4302</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-743</t>
+          <t>CR20230927-895</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3618</t>
+          <t>4301</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-743</t>
+          <t>CR20230927-895</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3617</t>
+          <t>4300</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-743</t>
+          <t>CR20230927-895</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3616</t>
+          <t>4299</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAZOTE, CLARE ANN ENGLINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>1014</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-743</t>
+          <t>CR20230927-895</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,912.46</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3615</t>
+          <t>4298</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-743</t>
+          <t>CR20230927-894</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>BOLOMPO, JOMELYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>11,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3614</t>
+          <t>4297</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-743</t>
+          <t>CR20230927-894</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>BOLOMPO, JOMELYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>11,900.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3613</t>
+          <t>4296</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-742</t>
+          <t>CR20230927-894</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>BOLOMPO, JOMELYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>11,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3612</t>
+          <t>4295</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1013</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-742</t>
+          <t>CR20230927-894</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CAMAGON, SHEILA</t>
+          <t>BOLOMPO, JOMELYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>11,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3611</t>
+          <t>4294</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-742</t>
+          <t>CR20230927-893</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALSADA, FIDELA</t>
+          <t>PACHECO, S ACOBA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>153,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>6,370.25</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3610</t>
+          <t>4293</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-742</t>
+          <t>CR20230927-893</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>PACHECO, S ACOBA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>9,213.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3609</t>
+          <t>4292</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-742</t>
+          <t>CR20230927-893</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>YUSON, KEITH NICO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3608</t>
+          <t>4291</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230927-893</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3607</t>
+          <t>4290</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230927-892</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>TRINIDAD, LAUREL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>262,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>52,290.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3606</t>
+          <t>4289</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230927-892</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>TRINIDAD, LAUREL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>956.23</t>
+          <t>22,410.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3605</t>
+          <t>4288</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>1011</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230927-892</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>MUSNI, CARLITO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>18,666.38</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>312.29</t>
+          <t>2,323.96</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3604</t>
+          <t>4287</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>1010</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230927-891</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>PALAFOX, CRISANTO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>285,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>157.37</t>
+          <t>23,655.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3603</t>
+          <t>4286</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>1010</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-741</t>
+          <t>CR20230927-891</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>PALAFOX, CRISANTO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3602</t>
+          <t>4285</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LIVED, CHARMAINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230927-890</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>YAPO, CHARMAINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>54,000.00</t>
+          <t>14,854.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,361.50</t>
+          <t>1,232.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3601</t>
+          <t>4284</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LIVED, CHARMAINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230927-890</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>YAPO, CHARMAINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>78,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>6,515.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3600</t>
+          <t>4283</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LIVED, CHARMAINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>1009</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230927-890</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>YAPO, CHARMAINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>