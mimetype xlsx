--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3354</t>
+          <t>3599</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>849</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230601-740</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>20,416.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>423.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3353</t>
+          <t>3598</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>849</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230601-740</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,416.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>423.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3352</t>
+          <t>3597</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>848</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230601-739</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,416.67</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>423.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3351</t>
+          <t>3596</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>848</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-689</t>
+          <t>CR20230601-739</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>20,416.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>423.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3350</t>
+          <t>3595</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>848</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-688</t>
+          <t>CR20230601-739</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>MAGADADARO, JAY ANN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>22,700.00</t>
+          <t>28,874.70</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,826.15</t>
+          <t>3,594.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3349</t>
+          <t>3594</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>848</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-688</t>
+          <t>CR20230601-739</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>MAGADADARO, JAY ANN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,300.00</t>
+          <t>28,874.70</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,282.35</t>
+          <t>3,594.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3348</t>
+          <t>3593</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>848</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-688</t>
+          <t>CR20230601-739</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>MAGADADARO, JAY ANN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>28,874.70</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>101.68</t>
+          <t>3,594.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3347</t>
+          <t>3592</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>848</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230601-739</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>MAGADADARO, JAY ANN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>28,874.70</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>3,594.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3346</t>
+          <t>3590</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>846</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230601-738</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>AGCAOILI, REMA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>54,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>5,602.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3345</t>
+          <t>3589</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>846</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230601-738</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>AGCAOILI, REMA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>20,200.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>838.30</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3344</t>
+          <t>3588</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DE LEON, PHOEBE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>845</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230601-737</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>365,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>30,295.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3343</t>
+          <t>3587</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>DE LEON, PHOEBE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>845</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230601-737</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>614.84</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3342</t>
+          <t>3586</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>844</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-687</t>
+          <t>CR20230601-736</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
           <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3341</t>
+          <t>3585</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>844</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230601-736</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>UY, MARLENE</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>4,183.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3340</t>
+          <t>3584</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>844</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230601-736</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SARMIENTO, MARLENE</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,779.31</t>
+          <t>1,079.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3339</t>
+          <t>3583</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>844</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230601-736</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RESPICIO, LEONORA</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>23,041.25</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,868.64</t>
+          <t>1,079.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3338</t>
+          <t>3582</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>844</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230601-736</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VENTURA, MELBA</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3337</t>
+          <t>3581</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>843</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230601-735</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, NANCY</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>13,100.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,630.95</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3336</t>
+          <t>3580</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>843</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-686</t>
+          <t>CR20230601-735</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3331</t>
+          <t>3579</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>843</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230601-735</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MALACAS, GREGORIO</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>