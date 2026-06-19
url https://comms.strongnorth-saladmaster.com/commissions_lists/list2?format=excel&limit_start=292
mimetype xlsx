--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3599</t>
+          <t>4282</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DAGURO, MARIE JANE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>1007</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230927-889</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>147,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3598</t>
+          <t>4281</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-740</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>EMPERADOR, IMELDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>41,925.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>5,219.66</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3597</t>
+          <t>4280</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>AQUINO, MARLEO/LEA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3596</t>
+          <t>4279</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230927-888</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3595</t>
+          <t>4278</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>PALPAL-LATOC, APRIL JOY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3594</t>
+          <t>4277</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>BEREDO, MA LEONORA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>7,612.50</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>947.76</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3593</t>
+          <t>4276</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>CLARO, MA HAZEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3592</t>
+          <t>4275</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-739</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MAGADADARO, JAY ANN</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>28,874.70</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,594.90</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3590</t>
+          <t>4274</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-738</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>54,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>5,602.50</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3589</t>
+          <t>4273</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-738</t>
+          <t>CR20230927-887</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, REMA</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>2,917.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>363.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3588</t>
+          <t>4272</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-737</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>SY, CHARMAIN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>365,000.00</t>
+          <t>10,584.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>30,295.00</t>
+          <t>1,317.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3587</t>
+          <t>4271</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-737</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3586</t>
+          <t>4270</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>305.03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3585</t>
+          <t>4269</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PARAYNO, ALMA</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,183.20</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3584</t>
+          <t>4268</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>FORMOSO, ROSLYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>8,605.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>1,071.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3583</t>
+          <t>4267</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230927-886</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>NARRA, REGIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>13,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,079.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3582</t>
+          <t>4266</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-736</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3581</t>
+          <t>4265</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3580</t>
+          <t>4264</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3579</t>
+          <t>4263</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>