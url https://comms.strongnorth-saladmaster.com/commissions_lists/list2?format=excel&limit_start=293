--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3330</t>
+          <t>3578</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>843</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230601-735</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BAGAMASPAD, CAROLINE</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3329</t>
+          <t>3577</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>843</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230601-735</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CADAVONIA, JULIET</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>382.49</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3328</t>
+          <t>3576</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>843</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230601-735</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RIVERA, REX VINCENT</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3327</t>
+          <t>3575</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>842</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230601-734</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RIVERA, REX VINCENT</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3326</t>
+          <t>3574</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>842</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-685</t>
+          <t>CR20230601-734</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>PARAGNA, MARIA LOURDES</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,912.43</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3325</t>
+          <t>3573</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>842</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-684</t>
+          <t>CR20230601-734</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>PARAGNA, MARIA LOURDES</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>43,500.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>5,415.75</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3324</t>
+          <t>3572</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>842</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-684</t>
+          <t>CR20230601-734</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>PARAGNA, MARIA LOURDES</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>45,000.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>5,602.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3323</t>
+          <t>3571</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>842</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230601-734</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>OANDASAN, TRINA</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>222,500.00</t>
+          <t>4,600.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>53,555.75</t>
+          <t>763.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3322</t>
+          <t>3570</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>842</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230601-734</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>COBANGBANG, JAN MAXINE</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>72,800.00</t>
+          <t>4,600.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>17,522.96</t>
+          <t>763.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3321</t>
+          <t>3569</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>841</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230601-733</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>COBANGBANG, JAN MAXINE</t>
+          <t>DATUIN, DOROTHY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>31,200.00</t>
+          <t>147,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>7,509.84</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3320</t>
+          <t>3568</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>841</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230601-733</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ORIO, JOY</t>
+          <t>DATUIN, DOROTHY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>147,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3319</t>
+          <t>3567</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEY MARILOU</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>841</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230601-733</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ORIO, JOY</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>36,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>4,544.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3318</t>
+          <t>3566</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEYY MARILOU</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>840</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230601-732</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>OANDASAN, CONSTANTE</t>
+          <t>VILLAFLOR, HARRISON</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>23,000.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>5,536.10</t>
+          <t>4,980.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3317</t>
+          <t>3565</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEYY MARILOU</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>840</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230601-732</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>HIDALGO, JUDYLYN</t>
+          <t>PARADO, EMERSON/JANET</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>46,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>3,859.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3316</t>
+          <t>3564</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEYY MARILOU</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>840</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230601-732</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RANADA, GRETCHEN</t>
+          <t>PARADO, EMERSON/JANET</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>37,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>53,916.80</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3315</t>
+          <t>3563</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEYY MARILOU</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>840</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230601-732</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RANADA, GRETCHEN</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>96,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>23,107.20</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3314</t>
+          <t>3562</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEYY MARILOU</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>840</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230601-732</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>YAP, KATHRINA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,215.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>382.42</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3313</t>
+          <t>3561</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BODINO, SHIRLEYY MARILOU</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>840</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230601-732</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, JAZEL JAN</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>83,350.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>17,295.13</t>
+          <t>1,229.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3312</t>
+          <t>3560</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>839</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230601-731</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA GRETCHEN</t>
+          <t>WAGAYEN, ANGELITA/DAVID</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>153,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,781.15</t>
+          <t>19,110.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3311</t>
+          <t>3559</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>CALIJA, VILMA MAY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>839</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230601-731</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ORCINO, VIVA ROSS</t>
+          <t>CALSADA, FIDELA/ALBERT</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>133,563.52</t>
+          <t>153,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>27,714.43</t>
+          <t>12,740.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>