--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3578</t>
+          <t>4262</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3577</t>
+          <t>4261</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230927-885</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3576</t>
+          <t>4260</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-735</t>
+          <t>CR20230927-884</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>44,800.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>8,924.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3575</t>
+          <t>4259</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230927-884</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>ANYOG, LORMIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>19,200.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,824.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3574</t>
+          <t>4258</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>DOMAGAS, BERNADETTE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3573</t>
+          <t>4257</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>FERMIN, LALAINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>22,166.66</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>3,679.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3572</t>
+          <t>4256</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>SUNIO, MARITES</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3571</t>
+          <t>4255</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>17,908.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>763.60</t>
+          <t>2,972.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3570</t>
+          <t>4254</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-734</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>763.60</t>
+          <t>84.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3569</t>
+          <t>4253</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-733</t>
+          <t>CR20230927-883</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DATUIN, DOROTHY</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3568</t>
+          <t>4252</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-733</t>
+          <t>CR20230927-882</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DATUIN, DOROTHY</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>78,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>6,515.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3567</t>
+          <t>4251</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEY MARILOU</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-733</t>
+          <t>CR20230927-882</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>YAPO, MAY ROSE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>36,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>4,544.25</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3566</t>
+          <t>4250</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230927-882</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VILLAFLOR, HARRISON</t>
+          <t>CASTRO, GEMMA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>147,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>3,060.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3565</t>
+          <t>4249</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230927-882</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PARADO, EMERSON/JANET</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>46,500.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,859.50</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3564</t>
+          <t>4248</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>999</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230927-881</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PARADO, EMERSON/JANET</t>
+          <t>CLARO, MA HAZEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>37,500.00</t>
+          <t>39,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>3,253.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3563</t>
+          <t>4247</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>999</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230927-881</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>49,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>4,067.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3562</t>
+          <t>4246</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>998</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230927-880</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>KO, ELENA</t>
+          <t>YAP. KATRINA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>58,990.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>7,344.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3561</t>
+          <t>4245</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-26</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BODINO, SHIRLEYY MARILOU</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>997</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-732</t>
+          <t>CR20230926-879</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CUA, ELAINE</t>
+          <t>DOMINGO, ALMA LUZ/PAREL, ELIZABETH/PALAFOX, CRISANTO</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,815.50</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,229.69</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3560</t>
+          <t>4244</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>996</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230907-878</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>WAGAYEN, ANGELITA/DAVID</t>
+          <t>SACALAMITAO, PEPITO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>153,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>19,110.75</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3559</t>
+          <t>4243</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>996</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-731</t>
+          <t>CR20230907-878</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CALSADA, FIDELA/ALBERT</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>153,500.00</t>
+          <t>8,983.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>12,740.50</t>
+          <t>1,118.42</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>