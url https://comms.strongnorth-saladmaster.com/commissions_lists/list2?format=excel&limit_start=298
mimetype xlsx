--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3201</t>
+          <t>3470</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>822</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-665</t>
+          <t>CR20230601-716</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3200</t>
+          <t>3469</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>821</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-665</t>
+          <t>CR20230601-715</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CAYETANO, JANICE</t>
+          <t>CLARE, HAZEL ANN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3199</t>
+          <t>3468</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>821</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-665</t>
+          <t>CR20230601-715</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>CLARE, HAZEL ANN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3198</t>
+          <t>3467</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>821</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-665</t>
+          <t>CR20230601-715</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>CLARE, HAZEL ANN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3197</t>
+          <t>3466</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>821</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230601-715</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LORENZO, CHELLO</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,411.00</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3196</t>
+          <t>3465</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>821</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230601-715</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>13,958.33</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,317.08</t>
+          <t>1,261.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3195</t>
+          <t>3464</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUILLERMO, NICHOLE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>821</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230601-715</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTRELL</t>
+          <t>LEGAMIA, JUSTINE CLARISSE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,291.68</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3194</t>
+          <t>3463</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>820</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>CAROY, MIRIAM DONNA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3193</t>
+          <t>3462</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>820</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>CAROY, MIRIAM DONNA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>1,892.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3192</t>
+          <t>3461</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>820</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>REYES, LAWRENCE</t>
+          <t>CAROY, MIRIAM DONNA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>18,666.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,098.56</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3191</t>
+          <t>3460</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>820</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>92,100.00</t>
+          <t>22,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>15,288.60</t>
+          <t>4,565.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3190</t>
+          <t>3459</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>820</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>28,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>5,810.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3189</t>
+          <t>3458</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>820</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230601-714</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>ORCINO, VIVA ROSS</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3188</t>
+          <t>3457</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>819</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>CASTILLO, ESMERALDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>208,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>32,801.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3187</t>
+          <t>3456</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>819</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ABAJO, IRENE</t>
+          <t>MASALLO, JEFFERSON</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>65,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>8,092.50</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3186</t>
+          <t>3455</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>819</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ABAJO, IRENE</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>10,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3185</t>
+          <t>3454</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>819</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, REYNALDO</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>11,729.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>2,433.77</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3184</t>
+          <t>3453</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>819</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3183</t>
+          <t>3452</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>819</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230601-713</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3182</t>
+          <t>3451</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>818</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230601-712</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>ALONZO, EMIL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>46,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>5,727.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>