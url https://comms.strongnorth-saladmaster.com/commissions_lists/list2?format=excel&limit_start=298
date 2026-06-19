--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3470</t>
+          <t>4120</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>822</t>
+          <t>965</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-716</t>
+          <t>CR20230907-848</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>ALCID, RITA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>163,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>13,570.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3469</t>
+          <t>4119</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>965</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230907-848</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CLARE, HAZEL ANN</t>
+          <t>ZUNIGA, MARIETTA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>53,900.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>6,710.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3468</t>
+          <t>4118</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>965</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230907-848</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CLARE, HAZEL ANN</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3467</t>
+          <t>4117</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>965</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230907-848</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CLARE, HAZEL ANN</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3466</t>
+          <t>4116</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>964</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230907-847</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3465</t>
+          <t>4115</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>964</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230907-847</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,261.60</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3464</t>
+          <t>4114</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUILLERMO, NICHOLE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>964</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-715</t>
+          <t>CR20230907-847</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>LEGAMIA, JUSTINE CLARISSE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3463</t>
+          <t>4113</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>964</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230907-847</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM DONNA</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3462</t>
+          <t>4112</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>964</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230907-847</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM DONNA</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,892.40</t>
+          <t>1,779.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3461</t>
+          <t>4111</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>964</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230907-847</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM DONNA</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3460</t>
+          <t>4110</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>963</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230907-846</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>22,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>4,565.00</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3459</t>
+          <t>4109</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>963</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230907-846</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MACUGAY, CLAIRE</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>28,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>5,810.00</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3458</t>
+          <t>4108</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>963</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-714</t>
+          <t>CR20230907-846</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ORCINO, VIVA ROSS</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>14,291.21</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3457</t>
+          <t>4107</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>963</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230907-846</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, ESMERALDA</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>208,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>32,801.60</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3456</t>
+          <t>4106</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>963</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230907-846</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MASALLO, JEFFERSON</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3455</t>
+          <t>4105</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>963</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230907-846</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,912.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3454</t>
+          <t>4104</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>962</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230907-845</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>DELA CRUZ, MARCELINA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>11,729.00</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,433.77</t>
+          <t>1,535.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3453</t>
+          <t>4103</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>962</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230907-845</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>DELA CRUZ, MARCELINA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3452</t>
+          <t>4102</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>962</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-713</t>
+          <t>CR20230907-845</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3451</t>
+          <t>4101</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>962</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230907-845</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, EMIL</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>5,727.00</t>
+          <t>1,797.47</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>