--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3181</t>
+          <t>3450</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>818</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230601-712</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>ALONZO, EMIL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3180</t>
+          <t>3449</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>818</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230601-712</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3179</t>
+          <t>3448</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>818</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230601-712</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>1,261.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3178</t>
+          <t>3447</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>818</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230601-712</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3177</t>
+          <t>3446</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>817</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230601-711</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>DE LEON, PHOEBE/BATAC, MARIO/ALDAVE, EMMA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3176</t>
+          <t>3445</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>DOMINGO, EVELYN (100$)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>816</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230601-710</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>BODIN, SHIRLEY/DATUIN, DOROTHY/RAMOS, MELITA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3175</t>
+          <t>3444</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>RAZOTE, CLARE ANN EENGELINE (100$)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>815</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230601-709</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>DOMINGO, EVELYN/RESPICIO, LEONORA/RAMOS CHRISTAL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3174</t>
+          <t>3443</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>814</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230504-708</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>DAQUIOAG, ELOISA/CASTILLO, ESMERALDA/VINOYA, ISABEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3171</t>
+          <t>3442</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>813</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-659</t>
+          <t>CR20230504-707</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>CALIJA, VILMA/CALSADA, FIDELA/GALAT, MARLYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>630.80</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3170</t>
+          <t>3441</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>813</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-659</t>
+          <t>CR20230504-707</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>CALIJA, VILMA/WAGAYEN, ANGELITA/MATIAS, MERELY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3169</t>
+          <t>3440</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>812</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-659</t>
+          <t>CR20230504-706</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>VILLANUEVA, THERESA/MERCADO, FULGENCIO/MARTIN, LEILANIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3168</t>
+          <t>3439</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>811</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-659</t>
+          <t>CR20230503-705</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>FORONDA, EDNA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>133,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>16,620.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3167</t>
+          <t>3438</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>811</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-659</t>
+          <t>CR20230503-705</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>3,909.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>324.45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3166</t>
+          <t>3437</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>811</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-658</t>
+          <t>CR20230503-705</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>3,908.09</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>324.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3165</t>
+          <t>3436</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>811</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-658</t>
+          <t>CR20230503-705</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>10,442.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>866.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3164</t>
+          <t>3435</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>811</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-658</t>
+          <t>CR20230503-705</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>10,442.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>866.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3163</t>
+          <t>3434</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>810</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-658</t>
+          <t>CR20230503-704</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>3,800.00</t>
+          <t>3,908.09</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>473.10</t>
+          <t>324.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3162</t>
+          <t>3433</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>810</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-658</t>
+          <t>CR20230503-704</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RANADA, MIMI</t>
+          <t>DOMINDO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>23,700.00</t>
+          <t>20,098.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,950.65</t>
+          <t>1,668.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3161</t>
+          <t>3432</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>810</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-658</t>
+          <t>CR20230503-704</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>10,442.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>866.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3160</t>
+          <t>3431</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>754</t>
+          <t>810</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-657</t>
+          <t>CR20230503-704</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>AVILA, NINA LEE</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>13,125.00</t>
+          <t>20,884.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,634.06</t>
+          <t>1,733.37</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>