--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3450</t>
+          <t>4100</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>961</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230907-844</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, EMIL</t>
+          <t>DELA CRUZ, MARCELINA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>4,606.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3449</t>
+          <t>4099</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>961</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230907-844</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>DELA CRUZ, MARCELINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.075</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3448</t>
+          <t>4098</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>961</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230907-844</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>DAGURO, ROBERT/MARIE JANE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>63,300.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,261.60</t>
+          <t>5,253.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3447</t>
+          <t>4097</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>961</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-712</t>
+          <t>CR20230907-844</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CAROY, MIRIAM</t>
+          <t>DAGURO, ROBERT/MARIE JANE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3446</t>
+          <t>4096</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>961</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-711</t>
+          <t>CR20230907-844</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, PHOEBE/BATAC, MARIO/ALDAVE, EMMA</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,815.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3445</t>
+          <t>4095</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>961</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-710</t>
+          <t>CR20230907-844</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BODIN, SHIRLEY/DATUIN, DOROTHY/RAMOS, MELITA</t>
+          <t>DOMINGO. DONNA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,396.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3444</t>
+          <t>4094</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN EENGELINE (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>960</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230601-709</t>
+          <t>CR20230907-843</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN/RESPICIO, LEONORA/RAMOS CHRISTAL</t>
+          <t>PEREDO, CARL SIGMUND</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>107,111.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3443</t>
+          <t>4093</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>960</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-708</t>
+          <t>CR20230907-843</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, ELOISA/CASTILLO, ESMERALDA/VINOYA, ISABEL</t>
+          <t>GALANGA, RITA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>107,111.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3442</t>
+          <t>4092</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>959</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-707</t>
+          <t>CR20230907-842</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA/CALSADA, FIDELA/GALAT, MARLYN</t>
+          <t>DAGURO, ROBERT</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>63,300.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,626.95</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3441</t>
+          <t>4091</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA (100$)</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>959</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-707</t>
+          <t>CR20230907-842</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA/WAGAYEN, ANGELITA/MATIAS, MERELY</t>
+          <t>DAGURO, ROBERT</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,045.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3440</t>
+          <t>4090</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>959</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230504-706</t>
+          <t>CR20230907-842</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, THERESA/MERCADO, FULGENCIO/MARTIN, LEILANIE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>180,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>22,410.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3439</t>
+          <t>4089</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>959</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-705</t>
+          <t>CR20230907-842</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FORONDA, EDNA</t>
+          <t>SANTOS, IRIS RAE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>133,500.00</t>
+          <t>74,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>16,620.75</t>
+          <t>9,213.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3438</t>
+          <t>4088</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>958</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-705</t>
+          <t>CR20230907-841</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,909.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>324.45</t>
+          <t>453.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3437</t>
+          <t>4087</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>958</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-705</t>
+          <t>CR20230907-841</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,908.09</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>324.37</t>
+          <t>599.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3436</t>
+          <t>4086</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>958</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-705</t>
+          <t>CR20230907-841</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>23,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>2,925.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3435</t>
+          <t>4085</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>958</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-705</t>
+          <t>CR20230907-841</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>MARTINEZ, JOY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>58,995.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>7,344.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3434</t>
+          <t>4084</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>958</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-704</t>
+          <t>CR20230907-841</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>MAGDADARO, JAY ANN/GEOMAR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>3,908.09</t>
+          <t>132,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>324.37</t>
+          <t>16,434.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3433</t>
+          <t>4083</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>958</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-704</t>
+          <t>CR20230907-841</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMINDO, ROMEO/ZENAIDA</t>
+          <t>MAGDADARO, JAY ANN/GEOMAR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,098.00</t>
+          <t>33,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,668.13</t>
+          <t>4,108.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3432</t>
+          <t>4082</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>957</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-704</t>
+          <t>CR20230907-840</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,442.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>866.69</t>
+          <t>1,743.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3431</t>
+          <t>4081</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>957</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-704</t>
+          <t>CR20230907-840</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ROMEO/ZENAIDA</t>
+          <t>ENRIQUEZ, EDUARDO/EDILBERTA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,884.00</t>
+          <t>81,667.01</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,733.37</t>
+          <t>1,694.59</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>