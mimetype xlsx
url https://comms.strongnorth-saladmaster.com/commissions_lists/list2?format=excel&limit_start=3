--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9585</t>
+          <t>9821</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2368</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2170</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>DE FRANCIA, ROSEMARIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>13,241.67</t>
+          <t>19,200.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,648.59</t>
+          <t>3,187.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9584</t>
+          <t>9820</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2368</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2170</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>COCOY, EMELINDA</t>
+          <t>GUTIERREZ, JERRY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>8,604.17</t>
+          <t>53,700.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,071.22</t>
+          <t>8,914.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9583</t>
+          <t>9819</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2368</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2170</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>GUTIERREZ, HAYDEE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,171.00</t>
+          <t>15,750.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>519.29</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9582</t>
+          <t>9817</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, DJOANNA</t>
+          <t>GARCHITORENA, VERNON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,937.50</t>
+          <t>25,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,361.72</t>
+          <t>4,233.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9581</t>
+          <t>9816</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2306</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2109</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>PASCUA, AMNA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,771.00</t>
+          <t>73,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>344.99</t>
+          <t>12,201.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9580</t>
+          <t>9815</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>OCA, MELCHOR</t>
+          <t>PASCUA, RICHEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>6,883.33</t>
+          <t>25,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>856.97</t>
+          <t>4,233.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9579</t>
+          <t>9814</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TORALBA, SALVACION</t>
+          <t>ABBAS, ALONA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,933.34</t>
+          <t>94,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>987.70</t>
+          <t>15,687.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9578</t>
+          <t>9813</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SOLIS, MARLYN</t>
+          <t>CALDITO, DIANNA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>6,965.28</t>
+          <t>33,300.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>867.18</t>
+          <t>5,527.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9577</t>
+          <t>9812</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260410-2169</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, MARY JANE</t>
+          <t>QUIAO, MARY ANN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>8,854.20</t>
+          <t>61,991.66</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,102.35</t>
+          <t>10,290.62</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9576</t>
+          <t>9811</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>LEGASPI, BAYANI</t>
+          <t>CRUZ, AUGUSTO</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,713.89</t>
+          <t>14,375.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>711.38</t>
+          <t>1,193.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9575</t>
+          <t>9810</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2305</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2108</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BATALLONES, EVANGELINE</t>
+          <t>MANGANAAN, ROSA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,713.89</t>
+          <t>48,216.67</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>711.38</t>
+          <t>8,003.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9574</t>
+          <t>9809</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2304</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2107</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CAWIGAN, JOANNA MARIE</t>
+          <t>MAPA, DOMITILA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>66,109.33</t>
+          <t>6,584.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>8,230.61</t>
+          <t>1,092.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9573</t>
+          <t>9808</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2304</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2107</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>CAYABYAB, ELVIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>46,166.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>7,663.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9572</t>
+          <t>9807</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2304</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2107</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>POLVOROSO, ROMELA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>1,626.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9571</t>
+          <t>9806</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LAGMAY, SHERWIN/KATHLEEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2303</t>
+          <t>2365</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2106</t>
+          <t>CR20260410-2168</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MARIE ANN Q</t>
+          <t>GUTIERREZ, GLEN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>485,000.00</t>
+          <t>8,333.34</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>60,382.50</t>
+          <t>1,383.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9570</t>
+          <t>9805</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2302</t>
+          <t>2364</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2105</t>
+          <t>CR20260410-2167</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>GARIN, JOYCE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>4,583.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>760.83</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9569</t>
+          <t>9804</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2302</t>
+          <t>2364</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2105</t>
+          <t>CR20260410-2167</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RODES, FEBE</t>
+          <t>MANONGDO, JAN KENNETH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>16,250.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>1,348.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9568</t>
+          <t>9803</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2301</t>
+          <t>2364</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2104</t>
+          <t>CR20260410-2167</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>PERALTA, JASTINE KAY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,900.00</t>
+          <t>16,700.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>361.05</t>
+          <t>1,386.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9567</t>
+          <t>9802</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2301</t>
+          <t>2364</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2104</t>
+          <t>CR20260410-2167</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>2,900.00</t>
+          <t>5,416.66</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>361.05</t>
+          <t>899.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9566</t>
+          <t>9801</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA MAY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2301</t>
+          <t>2364</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260219-2104</t>
+          <t>CR20260410-2167</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>EDRA, ZENAIDA</t>
+          <t>JUGUILON, CONCEPCION</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>6,333.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,142.44</t>
+          <t>1,051.33</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>