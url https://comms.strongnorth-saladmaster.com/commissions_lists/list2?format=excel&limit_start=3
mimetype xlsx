--- v1 (2026-04-15)
+++ v2 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9821</t>
+          <t>10057</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2368</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2170</t>
+          <t>CR20260505-2226</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DE FRANCIA, ROSEMARIE</t>
+          <t>LUCERO, BETTY</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>19,200.00</t>
+          <t>9,187.50</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,187.20</t>
+          <t>1,143.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9820</t>
+          <t>10056</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2368</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2170</t>
+          <t>CR20260505-2225</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, JERRY</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>53,700.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>8,914.20</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9819</t>
+          <t>10055</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2368</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2170</t>
+          <t>CR20260505-2225</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, HAYDEE</t>
+          <t>LLANES, STERLING</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>15,750.00</t>
+          <t>16,625.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,614.50</t>
+          <t>3,449.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9817</t>
+          <t>10054</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2169</t>
+          <t>CR20260505-2225</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>GARCHITORENA, VERNON</t>
+          <t>LUCERO, DANIEL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>25,500.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>4,233.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9816</t>
+          <t>10053</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2169</t>
+          <t>CR20260505-2225</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, AMNA</t>
+          <t>MAALA, CATALINA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>73,500.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>12,201.00</t>
+          <t>581.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9815</t>
+          <t>10052</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2169</t>
+          <t>CR20260505-2225</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, RICHEL</t>
+          <t>JUAN, MARK/KRISTINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>25,500.00</t>
+          <t>5,333.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>4,233.00</t>
+          <t>885.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9814</t>
+          <t>10051</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2169</t>
+          <t>CR20260505-2225</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ABBAS, ALONA</t>
+          <t>RUGIAN, SUZETH NICOLE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>94,500.00</t>
+          <t>8,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>15,687.00</t>
+          <t>1,477.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9813</t>
+          <t>10050</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>2424</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2169</t>
+          <t>CR20260505-2224</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALDITO, DIANNA</t>
+          <t>DESCARTIN, JEZREEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>33,300.00</t>
+          <t>151,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>5,527.80</t>
+          <t>25,066.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9812</t>
+          <t>10049</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>2424</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2169</t>
+          <t>CR20260505-2224</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>QUIAO, MARY ANN</t>
+          <t>GAPUSAN, LANIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>61,991.66</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>10,290.62</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9811</t>
+          <t>10048</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2365</t>
+          <t>2423</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2168</t>
+          <t>CR20260505-2223</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CRUZ, AUGUSTO</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>14,375.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,193.13</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9810</t>
+          <t>10047</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2365</t>
+          <t>2423</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2168</t>
+          <t>CR20260505-2223</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MANGANAAN, ROSA</t>
+          <t>PRABHAKER, NOR-AINA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>48,216.67</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>8,003.97</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9809</t>
+          <t>10046</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2365</t>
+          <t>2423</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2168</t>
+          <t>CR20260505-2223</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MAPA, DOMITILA</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>6,584.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,092.94</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9808</t>
+          <t>10045</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2365</t>
+          <t>2422</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2168</t>
+          <t>CR20260505-2222</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CAYABYAB, ELVIE</t>
+          <t>ANIÑON, SHERYL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>46,166.67</t>
+          <t>315,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>7,663.67</t>
+          <t>39,217.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9807</t>
+          <t>10044</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2365</t>
+          <t>2422</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2168</t>
+          <t>CR20260505-2222</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>POLVOROSO, ROMELA</t>
+          <t>VILORIA, JASMIN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>242,007.26</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>20,086.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9806</t>
+          <t>10043</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2365</t>
+          <t>2420</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2168</t>
+          <t>CR20260505-2221</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, GLEN</t>
+          <t>ANIÑON, SHERYL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,333.34</t>
+          <t>315,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,383.33</t>
+          <t>13,072.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9805</t>
+          <t>10042</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2364</t>
+          <t>2420</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2167</t>
+          <t>CR20260505-2221</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GARIN, JOYCE</t>
+          <t>MONALIGOD, DIVINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,583.33</t>
+          <t>5,192.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>760.83</t>
+          <t>861.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9804</t>
+          <t>10041</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2364</t>
+          <t>2420</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2167</t>
+          <t>CR20260505-2221</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, JAN KENNETH</t>
+          <t>RAZOTE, REGINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>16,250.00</t>
+          <t>7,521.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,348.75</t>
+          <t>1,248.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9803</t>
+          <t>10040</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2364</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2167</t>
+          <t>CR20260505-2220</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, JASTINE KAY</t>
+          <t>BOHOLST, KRISTINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>16,700.00</t>
+          <t>65,100.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,386.10</t>
+          <t>10,806.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9802</t>
+          <t>10039</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2364</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2167</t>
+          <t>CR20260505-2220</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,416.66</t>
+          <t>163,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>899.17</t>
+          <t>20,293.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9801</t>
+          <t>10038</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2364</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260410-2167</t>
+          <t>CR20260505-2220</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>JUGUILON, CONCEPCION</t>
+          <t>CAVA, LEA JOYCELYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>6,333.33</t>
+          <t>73,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,051.33</t>
+          <t>12,201.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>