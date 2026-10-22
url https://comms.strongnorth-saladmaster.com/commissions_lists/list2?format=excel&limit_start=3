--- v2 (2026-06-06)
+++ v3 (2026-10-22)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>10057</t>
+          <t>11480</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2426</t>
+          <t>2739</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2226</t>
+          <t>CR20261007-2535</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, BETTY</t>
+          <t>BUEN, RODERICK</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,187.50</t>
+          <t>2,975.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,143.84</t>
+          <t>246.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>10056</t>
+          <t>11479</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2425</t>
+          <t>2739</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2225</t>
+          <t>CR20261007-2535</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VIERNES, LIDA</t>
+          <t>DAQUEP, HARRY/LATAOAN, ETHELYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>13,387.50</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>714.15</t>
+          <t>1,111.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>10055</t>
+          <t>11478</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2425</t>
+          <t>2739</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2225</t>
+          <t>CR20261007-2535</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, STERLING</t>
+          <t>ROSARIO, RHODAREE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>16,625.00</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,449.69</t>
+          <t>2,204.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>10054</t>
+          <t>11477</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2425</t>
+          <t>2739</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2225</t>
+          <t>CR20261007-2535</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, DANIEL</t>
+          <t>PERILLA, JAMES</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>430.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>10053</t>
+          <t>11476</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2425</t>
+          <t>2739</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2225</t>
+          <t>CR20261007-2535</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MAALA, CATALINA</t>
+          <t>BUEN, RODERICK</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>5,045.83</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>418.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>10052</t>
+          <t>11475</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2425</t>
+          <t>2739</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2225</t>
+          <t>CR20261007-2535</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>JUAN, MARK/KRISTINE</t>
+          <t>RUELOS, ELFLEDA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,333.33</t>
+          <t>6,620.83</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>885.33</t>
+          <t>1,099.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>10051</t>
+          <t>11474</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2425</t>
+          <t>2738</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2225</t>
+          <t>CR20261007-2534</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RUGIAN, SUZETH NICOLE</t>
+          <t>YOUNG, MARK VINCENT</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,900.00</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,477.40</t>
+          <t>2,216.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>10050</t>
+          <t>11473</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2424</t>
+          <t>2738</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2224</t>
+          <t>CR20261007-2534</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DESCARTIN, JEZREEL</t>
+          <t>BELLOSILLO, ARNEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>151,000.00</t>
+          <t>53,400.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>25,066.00</t>
+          <t>8,864.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>10049</t>
+          <t>11472</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2424</t>
+          <t>2738</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2224</t>
+          <t>CR20261007-2534</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GAPUSAN, LANIE</t>
+          <t>SANCHEZ, ROBERT</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>53,400.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>8,864.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>10048</t>
+          <t>11471</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2423</t>
+          <t>2738</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2223</t>
+          <t>CR20261007-2534</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, RONALYN</t>
+          <t>ELASIN, LESLIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>62,300.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.24</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>12,410.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>10047</t>
+          <t>11470</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2423</t>
+          <t>2737</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2223</t>
+          <t>CR20261007-2533</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PRABHAKER, NOR-AINA</t>
+          <t>ELASIN, LESLIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.24</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>5,318.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>10046</t>
+          <t>11469</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2423</t>
+          <t>2737</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2223</t>
+          <t>CR20261007-2533</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VIERNES, LIDA</t>
+          <t>MISLANG, JANELY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>4,432.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>10045</t>
+          <t>11468</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2422</t>
+          <t>2737</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2222</t>
+          <t>CR20261007-2533</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANIÑON, SHERYL</t>
+          <t>MAIQUEZ, JOCELYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>315,000.00</t>
+          <t>5,200.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>39,217.50</t>
+          <t>863.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>10044</t>
+          <t>11467</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2422</t>
+          <t>2737</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2222</t>
+          <t>CR20261007-2533</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VILORIA, JASMIN</t>
+          <t>YOUNG, MARK VINCENT</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>242,007.26</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>20,086.60</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>10043</t>
+          <t>11466</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2420</t>
+          <t>2737</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2221</t>
+          <t>CR20261007-2533</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ANIÑON, SHERYL</t>
+          <t>MAYNIGO, ARLENE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>315,000.00</t>
+          <t>5,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>13,072.50</t>
+          <t>863.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>10042</t>
+          <t>11465</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2420</t>
+          <t>2737</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2221</t>
+          <t>CR20261007-2533</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MONALIGOD, DIVINE</t>
+          <t>PERALTA, EDNA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>5,192.00</t>
+          <t>19,133.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>861.87</t>
+          <t>3,176.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>10041</t>
+          <t>11464</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2420</t>
+          <t>2736</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2221</t>
+          <t>CR20261007-2532</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>PARAJAS, CHARLES JAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>430.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>10040</t>
+          <t>11463</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>2736</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2220</t>
+          <t>CR20261007-2532</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BOHOLST, KRISTINE</t>
+          <t>HORTALEZA, ALMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>65,100.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>10,806.60</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>10039</t>
+          <t>11462</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>2736</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2220</t>
+          <t>CR20261007-2532</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>CAMBA, ROSEMARIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>163,000.00</t>
+          <t>7,631.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>20,293.50</t>
+          <t>1,266.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>10038</t>
+          <t>11461</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>2736</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2220</t>
+          <t>CR20261007-2532</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CAVA, LEA JOYCELYN</t>
+          <t>PAREDES, CANDIDO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>73,500.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>12,201.00</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>