--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9268</t>
+          <t>9506</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2230</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2036</t>
+          <t>CR20260218-2091</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VILLEDO, MARIE</t>
+          <t>HORTALEZA, ALMA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9267</t>
+          <t>9505</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2230</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2036</t>
+          <t>CR20260218-2091</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>GUBA, MAE</t>
+          <t>CAMBA, ROSEMARIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,631.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>1,266.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9266</t>
+          <t>9504</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2035</t>
+          <t>CR20260218-2091</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>JAVIER, KRYSTAL-LYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>8,900.00</t>
+          <t>7,400.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,477.40</t>
+          <t>1,228.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9265</t>
+          <t>9503</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2035</t>
+          <t>CR20260218-2091</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PALAGANAS, JOSEPHINE</t>
+          <t>CANCINO, MA LUISA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>19,600.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,253.60</t>
+          <t>1,626.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9264</t>
+          <t>9502</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2035</t>
+          <t>CR20260218-2091</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>PAREDES, CANDIDO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>12,291.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,530.23</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9263</t>
+          <t>9501</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2035</t>
+          <t>CR20260218-2091</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, RAYMOND</t>
+          <t>CREPA, FERDINAND</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>11,474.00</t>
+          <t>8,300.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,904.68</t>
+          <t>1,377.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9262</t>
+          <t>9500</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2035</t>
+          <t>CR20260218-2090</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GOROSPE, MARITES</t>
+          <t>PIRA, CLETO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>6,870.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,140.42</t>
+          <t>145.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9261</t>
+          <t>9499</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2035</t>
+          <t>CR20260218-2090</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAMIREZ, MA ELENA</t>
+          <t>DALOPE, KAREN JEAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>7,667.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,272.72</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9258</t>
+          <t>9498</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2227</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2034</t>
+          <t>CR20260218-2090</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PARAJAS, CHARLES JAN</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>26,700.00</t>
+          <t>14,583.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,216.10</t>
+          <t>1,210.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9257</t>
+          <t>9497</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2033</t>
+          <t>CR20260218-2090</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>HORTALEZA, ALMA</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>14,691.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9256</t>
+          <t>9496</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2033</t>
+          <t>CR20260218-2090</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CAMBA, ROSEMARIE</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,631.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,266.75</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9255</t>
+          <t>9495</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2033</t>
+          <t>CR20260218-2090</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, KRYSTAL-LYN</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,400.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,228.40</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9254</t>
+          <t>9494</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2285</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2033</t>
+          <t>CR20260218-2089</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CANCINO, MA LUISA</t>
+          <t>PIPO, JOHN/WILLIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>323.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9253</t>
+          <t>9493</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2285</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2033</t>
+          <t>CR20260218-2089</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PAREDES, CANDIDO</t>
+          <t>ALVIAR, RESURECION</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,191.67</t>
+          <t>2,595.83</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>861.82</t>
+          <t>323.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9252</t>
+          <t>9492</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2285</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2033</t>
+          <t>CR20260218-2089</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CREPA, FERDINAND</t>
+          <t>APOLONIO, ARACELI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>16,600.00</t>
+          <t>5,191.66</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,755.60</t>
+          <t>646.36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9251</t>
+          <t>9491</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2285</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2032</t>
+          <t>CR20260218-2089</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PIRA, CLETO</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>11,667.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>1,452.54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9250</t>
+          <t>9490</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2284</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2032</t>
+          <t>CR20260218-2088</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DALOPE, KAREN JEAN</t>
+          <t>LATAOAN, ETHELYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>13,387.50</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,111.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9249</t>
+          <t>9489</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2284</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2032</t>
+          <t>CR20260218-2088</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MICHAEL MORONI</t>
+          <t>LEONARDO, CARMELITA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,583.00</t>
+          <t>6,941.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,210.39</t>
+          <t>864.24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9248</t>
+          <t>9488</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2284</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2032</t>
+          <t>CR20260218-2088</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, RELIA CARLA</t>
+          <t>LEONARDO, CARMELITA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>8,583.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>712.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9247</t>
+          <t>9487</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>HANDOC, HYDEE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2284</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2032</t>
+          <t>CR20260218-2088</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GUARIN, KATHERINE</t>
+          <t>BUEN, RODERICK</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,045.83</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>418.80</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>