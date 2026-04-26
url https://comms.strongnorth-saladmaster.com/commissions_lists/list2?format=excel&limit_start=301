--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3139</t>
+          <t>3410</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>805</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-651</t>
+          <t>CR20230503-699</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MABALO, JESUSA</t>
+          <t>PERERA, JASON</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,500.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,577.00</t>
+          <t>1,912.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3138</t>
+          <t>3409</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>805</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-651</t>
+          <t>CR20230503-699</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MABALO, JESUSA</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>7,525.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>6,640.00</t>
+          <t>624.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3137</t>
+          <t>3408</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>805</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-651</t>
+          <t>CR20230503-699</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PALACAY, MARILYN</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3136</t>
+          <t>3407</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>805</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-651</t>
+          <t>CR20230503-699</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3135</t>
+          <t>3406</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>804</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-651</t>
+          <t>CR20230503-698</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ROSARIO</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>27,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>191.23</t>
+          <t>3,361.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3134</t>
+          <t>3405</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>804</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-650</t>
+          <t>CR20230503-698</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BUTAY, JOHN LOUIE</t>
+          <t>RAFAEL, MARIBEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>13,332.33</t>
+          <t>3,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,106.58</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3133</t>
+          <t>3404</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>804</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-650</t>
+          <t>CR20230503-698</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>MARTINEZ, JOY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,208.13</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>847.27</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3132</t>
+          <t>3403</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>804</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-650</t>
+          <t>CR20230503-698</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>MARTINEZ, JOY</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3131</t>
+          <t>3402</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>803</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-650</t>
+          <t>CR20230503-697</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>630.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3130</t>
+          <t>3401</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>803</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-650</t>
+          <t>CR20230503-697</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,300.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>659.85</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3129</t>
+          <t>3400</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>803</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-650</t>
+          <t>CR20230503-697</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>30,663.75</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,817.64</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3127</t>
+          <t>3399</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>803</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-649</t>
+          <t>CR20230503-697</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3126</t>
+          <t>3398</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>803</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-649</t>
+          <t>CR20230503-697</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>200.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>8.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3125</t>
+          <t>3392</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>801</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-649</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3124</t>
+          <t>3391</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>801</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-649</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANN CARLOU</t>
+          <t>CALSADA, FIDELA/ALBERT</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>53,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>2,199.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3123</t>
+          <t>3390</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>801</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-649</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>CALSADA, FIDELA/ALBERT</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,249.15</t>
+          <t>3,672.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3122</t>
+          <t>3389</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>801</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-649</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>JORDAN, VIRGIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,912.46</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3115</t>
+          <t>3388</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>801</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-648</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RABE, ROCHELLE</t>
+          <t>JORDAN, VIRGIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>67,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>8,341.50</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3114</t>
+          <t>3387</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>801</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-648</t>
+          <t>CR20230503-696</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ATENDIDO, RUBYLYN</t>
+          <t>JORDAN, VIRGIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>572.70</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3113</t>
+          <t>3386</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>800</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-648</t>
+          <t>CR20230503-695</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ATENDIDO, RUBYLYN</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>24,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,988.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>