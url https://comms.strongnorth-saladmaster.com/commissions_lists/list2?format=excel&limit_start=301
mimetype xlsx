--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3410</t>
+          <t>4060</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>951</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230907-834</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>CALIJA, ANN CARLOU</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,912.46</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3409</t>
+          <t>4059</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>951</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230907-834</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>PERERA, JASON</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>1,912.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3408</t>
+          <t>4058</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>951</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230907-834</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>7,525.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>624.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3407</t>
+          <t>4057</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>951</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-699</t>
+          <t>CR20230907-834</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>3,792.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3406</t>
+          <t>4056</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>950</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230907-833</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>RAPACON, MA. KRISTEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>27,000.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>3,361.50</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3405</t>
+          <t>4055</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, SHEENA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>950</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230907-833</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RAFAEL, MARIBEL</t>
+          <t>RAPACON, MA. KRISTEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>3,735.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3404</t>
+          <t>4054</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>949</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230907-832</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JOY</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>33,450.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>4,164.53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3403</t>
+          <t>4053</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>949</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-698</t>
+          <t>CR20230907-832</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MARTINEZ, JOY</t>
+          <t>TAN, EDITH</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>33,450.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>4,164.53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3402</t>
+          <t>4052</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>949</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230907-832</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>PE, HANILANE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>630.80</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3401</t>
+          <t>4051</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>949</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230907-832</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>2,427.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3400</t>
+          <t>4050</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>949</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230907-832</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>ALBANO, AILEEN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.125</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>8,715.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3399</t>
+          <t>4049</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BAUZON, BABY CHERYL (100$)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>948</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230803-831</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>VILLACORTA, LORY/ALOG, STACEY/SANTOS, JOCELYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3398</t>
+          <t>4048</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>BORROMEO, MAY ROSE (100$)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>947</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-697</t>
+          <t>CR20230803-830</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>ACAB, MARY ROSE/CADIZ, WILFRED/GUERRERO, FRANCES</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3392</t>
+          <t>4047</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>TOLENTINO, LIZA (100$)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>946</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230803-829</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MARY ROSE</t>
+          <t>AGCAOILI, REMALYN/ALONZO, JOCELYN/DOMINGO, EMY JOHN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3391</t>
+          <t>4046</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>945</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230803-828</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CALSADA, FIDELA/ALBERT</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>53,000.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,199.50</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3390</t>
+          <t>4045</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>945</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230803-828</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CALSADA, FIDELA/ALBERT</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,672.75</t>
+          <t>1,797.47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3389</t>
+          <t>4044</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>945</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230803-828</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>JORDAN, VIRGIE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>5,509.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3388</t>
+          <t>4043</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>945</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230803-828</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>JORDAN, VIRGIE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
           <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3387</t>
+          <t>4042</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>944</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-696</t>
+          <t>CR20230803-827</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>JORDAN, VIRGIE</t>
+          <t>ALONZO, JOCELYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3386</t>
+          <t>4041</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>944</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-695</t>
+          <t>CR20230803-827</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>DOMINGO, DONNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>599.16</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>