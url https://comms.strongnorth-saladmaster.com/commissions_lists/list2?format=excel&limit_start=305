--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3042</t>
+          <t>3321</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>787</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-634</t>
+          <t>CR20230503-683</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>COBANGBANG, JAN MAXINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,816.09</t>
+          <t>31,200.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>973.10</t>
+          <t>7,509.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3041</t>
+          <t>3320</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>787</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-634</t>
+          <t>CR20230503-683</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>ORIO, JOY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>187,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>747.00</t>
+          <t>45,131.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3040</t>
+          <t>3319</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>787</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-634</t>
+          <t>CR20230503-683</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>ORIO, JOY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>24,000.00</t>
+          <t>187,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,988.00</t>
+          <t>45,131.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3039</t>
+          <t>3318</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>787</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-634</t>
+          <t>CR20230503-683</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>OANDASAN, CONSTANTE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>5,536.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3038</t>
+          <t>3317</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>786</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-634</t>
+          <t>CR20230503-682</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALMAZAN, JOVIE</t>
+          <t>HIDALGO, JUDYLYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>11,237.50</t>
+          <t>187,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,399.07</t>
+          <t>45,131.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3037</t>
+          <t>3316</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>786</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-633</t>
+          <t>CR20230503-682</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ALMAZAN, JOVIE</t>
+          <t>RANADA, GRETCHEN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>53,916.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3036</t>
+          <t>3315</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>786</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-633</t>
+          <t>CR20230503-682</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TUMANENG, MARITA</t>
+          <t>RANADA, GRETCHEN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,160.00</t>
+          <t>96,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>846.60</t>
+          <t>23,107.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3035</t>
+          <t>3314</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>786</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-633</t>
+          <t>CR20230503-682</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>YAP, KATHRINA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>9,215.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>382.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3034</t>
+          <t>3313</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>786</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-633</t>
+          <t>CR20230503-682</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>DE LEON, JAZEL JAN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>83,350.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>17,295.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3033</t>
+          <t>3312</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>786</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-633</t>
+          <t>CR20230503-682</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>DE PERALTA GRETCHEN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>4,781.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3032</t>
+          <t>3311</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>785</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-633</t>
+          <t>CR20230503-681</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RHYSSA</t>
+          <t>ORCINO, VIVA ROSS</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>133,563.52</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>27,714.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3021</t>
+          <t>3310</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>785</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-632</t>
+          <t>CR20230503-681</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, RHEA</t>
+          <t>DOMINGO, ARECELI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>87,200.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>7,237.60</t>
+          <t>14,525.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3020</t>
+          <t>3309</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>785</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-632</t>
+          <t>CR20230503-681</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, RHEA</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,892.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3019</t>
+          <t>3308</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>785</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-631</t>
+          <t>CR20230503-681</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, RHEA</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>87,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>7,262.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3018</t>
+          <t>3307</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>785</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-631</t>
+          <t>CR20230503-681</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, RHEA</t>
+          <t>CASTILLO, ESMERALDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>90,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>14,193.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3017</t>
+          <t>3306</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>784</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-630</t>
+          <t>CR20230503-680</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, FLORINA MOLINA</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,486.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3016</t>
+          <t>3305</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>784</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-630</t>
+          <t>CR20230503-680</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>JORDAN, VIRGIE</t>
+          <t>MASALLO, JEFFERSON</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3015</t>
+          <t>3304</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>784</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-630</t>
+          <t>CR20230503-680</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>JORDAN, VIRGIE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3014</t>
+          <t>3303</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>784</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-630</t>
+          <t>CR20230503-680</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3013</t>
+          <t>3302</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>784</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-630</t>
+          <t>CR20230503-680</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>