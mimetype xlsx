--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3321</t>
+          <t>3977</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>930</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230803-814</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>COBANGBANG, JAN MAXINE</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>31,200.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>7,509.84</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3320</t>
+          <t>3976</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>930</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230803-814</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ORIO, JOY</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>1,079.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3319</t>
+          <t>3975</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>930</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230803-814</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ORIO, JOY</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3318</t>
+          <t>3974</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>930</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-683</t>
+          <t>CR20230803-814</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>OANDASAN, CONSTANTE</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>5,536.10</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3317</t>
+          <t>3973</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>929</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230803-813</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>HIDALGO, JUDYLYN</t>
+          <t>RAMOS, CISTINA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>45,131.25</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3316</t>
+          <t>3972</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>928</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230803-812</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RANADA, GRETCHEN</t>
+          <t>RAZOTE, RENIEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>53,916.80</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3315</t>
+          <t>3971</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>928</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230803-812</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RANADA, GRETCHEN</t>
+          <t>ANCHETA, IVY CLARE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>96,000.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>23,107.20</t>
+          <t>101.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3314</t>
+          <t>3970</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>928</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230803-812</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>YAP, KATHRINA</t>
+          <t>KO, ELENA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>9,215.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>382.42</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3313</t>
+          <t>3969</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>928</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230803-812</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, JAZEL JAN</t>
+          <t>MABALO, JESUSA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>83,350.00</t>
+          <t>17,250.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>17,295.13</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3312</t>
+          <t>3968</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>928</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-682</t>
+          <t>CR20230803-812</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA GRETCHEN</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>14,815.50</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>4,781.15</t>
+          <t>614.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3311</t>
+          <t>3967</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>928</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230803-812</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ORCINO, VIVA ROSS</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>133,563.52</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>27,714.43</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3310</t>
+          <t>3966</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>927</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230803-811</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, ARECELI</t>
+          <t>PALACAY, MARILYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>14,525.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3309</t>
+          <t>3965</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>927</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230803-811</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,892.40</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3308</t>
+          <t>3964</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>927</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230803-811</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3307</t>
+          <t>3963</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>927</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-681</t>
+          <t>CR20230803-811</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, ESMERALDA</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>90,000.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>14,193.00</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3306</t>
+          <t>3962</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>927</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230803-811</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, KATRINA</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3305</t>
+          <t>3961</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>927</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230803-811</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MASALLO, JEFFERSON</t>
+          <t>BAGAMASPAD, CAROLYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3304</t>
+          <t>3960</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>926</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230803-810</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>DAHILIG, MAEBELE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>10,208.13</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>847.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3303</t>
+          <t>3959</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>926</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230803-810</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3302</t>
+          <t>3958</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>926</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230803-810</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>