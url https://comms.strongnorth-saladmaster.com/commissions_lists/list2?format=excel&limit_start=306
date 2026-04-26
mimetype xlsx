--- v0 (2026-02-28)
+++ v1 (2026-04-26)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3012</t>
+          <t>3301</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>784</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-630</t>
+          <t>CR20230503-680</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3011</t>
+          <t>3300</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>783</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-629</t>
+          <t>CR20230503-679</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>FIGURACION, JOZEN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>8,409.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>155.63</t>
+          <t>1,744.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3010</t>
+          <t>3299</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>783</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-629</t>
+          <t>CR20230503-679</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>309.87</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3009</t>
+          <t>3298</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>783</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-629</t>
+          <t>CR20230503-679</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>956.23</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3008</t>
+          <t>3297</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>783</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-629</t>
+          <t>CR20230503-679</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>DURAN, JENNIFER</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,873.73</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3007</t>
+          <t>3296</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>783</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-629</t>
+          <t>CR20230503-679</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DURAN, JENNIFER</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3006</t>
+          <t>3295</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>783</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-629</t>
+          <t>CR20230503-679</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>TABIOS, CRISTITA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>56,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>9,379.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3005</t>
+          <t>3294</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>782</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-628</t>
+          <t>CR20230503-678</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, THERESA/SORIANO, RAMONA LIZA/CONCEPCION, RICELLE</t>
+          <t>REYES, ADRIAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>28,995.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,406.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3004</t>
+          <t>3293</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>781</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-628</t>
+          <t>CR20230503-677</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, THERESA/SINGZON, ARLENE/VALENCIA, EVANGELINE</t>
+          <t>REYES, ADRIAN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3003</t>
+          <t>3292</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>781</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-628</t>
+          <t>CR20230503-677</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, THERESA/VICENCIO, EMELY/TACATA, FLORACEL</t>
+          <t>REYES, ADRIAN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3002</t>
+          <t>3291</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>781</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-627</t>
+          <t>CR20230503-677</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ARQUITOLA, CLAIRE ANN/ARQUITOLA, PETER/REPULLEZA, JENNIFER</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>365,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>30,295.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3001</t>
+          <t>3290</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>781</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-627</t>
+          <t>CR20230503-677</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA/PASCUAL, MARINA JUDITH/AQUINO, SALUSTIANO</t>
+          <t>BATAC, MARIO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>3289</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>781</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-627</t>
+          <t>CR20230503-677</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DELA PEÑA, CECILIA/GARVIDA, KYRYNE/ERICE JAYSON</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2999</t>
+          <t>3288</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>781</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-627</t>
+          <t>CR20230503-677</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA/PERERA, JASON/BALLESTEROS, ANGELITA</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2998</t>
+          <t>3287</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>REYES, KATHERINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>780</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-626</t>
+          <t>CR20230503-676</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, THERESA/CHAN, MA. CECILIA/GUERRERO, RUTCHELLE</t>
+          <t>REYES, ADRIAN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>28,995.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>2,406.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2997</t>
+          <t>3286</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>REYES, KATHERINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>780</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-626</t>
+          <t>CR20230503-676</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE/AQUINO, CARIDAD/PEREZ, SAMANTHA</t>
+          <t>REYES, ADRIAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2996</t>
+          <t>3285</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>REYES, KATHERINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>780</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-626</t>
+          <t>CR20230503-676</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, THERESA/AQUINO, HONEY GIRL/REFUERZO, KAYNETTE</t>
+          <t>REYES, ADRIAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2995</t>
+          <t>3284</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>779</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-626</t>
+          <t>CR20230503-675</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE/TAMAYO, SANTIAGO/VERSOZA, CRISSA JAY</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2994</t>
+          <t>3283</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>779</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-625</t>
+          <t>CR20230503-675</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN/TOLENTINO, NANCY/RAZOTE, MANAOAG</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,261.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2993</t>
+          <t>3282</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>779</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-625</t>
+          <t>CR20230503-675</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN/MALACAS, GREGORIO/MIGUEL, ANABELLE</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>