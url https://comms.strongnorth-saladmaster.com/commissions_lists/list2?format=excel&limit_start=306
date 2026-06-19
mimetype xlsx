--- v1 (2026-04-26)
+++ v2 (2026-06-19)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3301</t>
+          <t>3957</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>926</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-680</t>
+          <t>CR20230803-810</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>4,208.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>523.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3300</t>
+          <t>3956</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>926</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230803-810</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>FIGURACION, JOZEN</t>
+          <t>ESPIRITU, GIRLIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>8,409.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,744.87</t>
+          <t>659.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3299</t>
+          <t>3955</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>926</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230803-810</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>3,666.25</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>456.45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3298</t>
+          <t>3954</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>925</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230803-809</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3297</t>
+          <t>3953</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>924</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230803-808</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DURAN, JENNIFER</t>
+          <t>DOMINGO, ALMA LUZ</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3296</t>
+          <t>3952</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>924</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230803-808</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DURAN, JENNIFER</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3295</t>
+          <t>3951</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>924</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-679</t>
+          <t>CR20230803-808</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TABIOS, CRISTITA</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>56,500.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>9,379.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3294</t>
+          <t>3950</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>924</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-678</t>
+          <t>CR20230803-808</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>REYES, ADRIAN</t>
+          <t>GARCIA, MARY ROSE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>28,995.00</t>
+          <t>16,392.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,406.59</t>
+          <t>2,040.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3293</t>
+          <t>3949</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>924</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230803-808</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>REYES, ADRIAN</t>
+          <t>RANADA, MIMI</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3292</t>
+          <t>3948</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>924</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230803-808</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>REYES, ADRIAN</t>
+          <t>LAGASCA, EDDIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3291</t>
+          <t>3947</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>923</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230803-807</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>365,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>30,295.00</t>
+          <t>203.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3290</t>
+          <t>3946</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>923</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230803-807</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BATAC, MARIO</t>
+          <t>CALIJA, NEHEMIAH</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>155.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3289</t>
+          <t>3945</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>923</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230803-807</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>CALIJA, ANN CARLOU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>309.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3288</t>
+          <t>3944</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>923</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-677</t>
+          <t>CR20230803-807</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,525.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>624.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3287</t>
+          <t>3943</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHERINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>923</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-676</t>
+          <t>CR20230803-807</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>REYES, ADRIAN</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>28,995.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,406.59</t>
+          <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3286</t>
+          <t>3942</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHERINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>923</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-676</t>
+          <t>CR20230803-807</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>REYES, ADRIAN</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3285</t>
+          <t>3941</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHERINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>922</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-676</t>
+          <t>CR20230803-806</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>REYES, ADRIAN</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>2,142.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3284</t>
+          <t>3940</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>922</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-675</t>
+          <t>CR20230803-806</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>YAP, KATRINA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>9,215.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>764.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3283</t>
+          <t>3939</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>922</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-675</t>
+          <t>CR20230803-806</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>YAP, KATRINA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>9,215.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,261.60</t>
+          <t>764.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3282</t>
+          <t>3938</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>922</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-675</t>
+          <t>CR20230803-806</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RABANG, PAUL</t>
+          <t>DE PERALTA, GRETCHEN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>4,781.15</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>