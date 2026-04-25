--- v0 (2026-02-28)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2992</t>
+          <t>3281</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN (100$)</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>779</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-624</t>
+          <t>CR20230503-675</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, L./BUMANGLAG, M./BUTAY, JL.</t>
+          <t>CASTILLO, ESMERALDA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>90,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>7,470.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2991</t>
+          <t>3278</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>777</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-623</t>
+          <t>CR20230503-674</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, J./ENRIQUEZ, E./PADILLA, M.</t>
+          <t>VICENCIO, REY/EMELY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2990</t>
+          <t>3277</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN (100$)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>777</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-623</t>
+          <t>CR20230503-674</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, M./AGUSTIN, F./QUENG, R.</t>
+          <t>SANSANO, WILFRELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>3,137.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2988</t>
+          <t>3276</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-03</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>777</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230303-622</t>
+          <t>CR20230503-674</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, J./MUSNI, C./SACLAYAN, J</t>
+          <t>MERCADO, FULGENCIO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>275,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>34,237.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2987</t>
+          <t>3275</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ARQUITOLA, CLAIRE ANNE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>777</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-621</t>
+          <t>CR20230503-674</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ARQUITOLA, PETER</t>
+          <t>MERCADO, FULGENCIO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>24,485.00</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2986</t>
+          <t>3274</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>777</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-620</t>
+          <t>CR20230503-674</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,417.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,694.61</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2985</t>
+          <t>3273</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>777</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-620</t>
+          <t>CR20230503-674</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>SORIANO, RAMONA LIZA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,694.58</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2984</t>
+          <t>3272</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>776</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-620</t>
+          <t>CR20230503-673</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GABRIEL, HERBERT</t>
+          <t>DALIPOG, JULIE ANN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>27,300.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,398.85</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2983</t>
+          <t>3271</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>776</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-620</t>
+          <t>CR20230503-673</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GABRIEL, HERBERT</t>
+          <t>VICENCIO, REY/EMELY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>11,700.00</t>
+          <t>262,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,456.65</t>
+          <t>32,681.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2982</t>
+          <t>3270</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>776</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-619</t>
+          <t>CR20230503-673</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>AQUINO, HONEY GIRL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>20,417.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2981</t>
+          <t>3269</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>776</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-619</t>
+          <t>CR20230503-673</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2980</t>
+          <t>3268</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>776</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-619</t>
+          <t>CR20230503-673</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ALIBIN, NANETTE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>49,000.00</t>
+          <t>5,200.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,016.75</t>
+          <t>647.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2979</t>
+          <t>3267</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>776</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-619</t>
+          <t>CR20230503-673</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>63,500.00</t>
+          <t>20,200.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,317.63</t>
+          <t>2,514.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2978</t>
+          <t>3260</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>774</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-619</t>
+          <t>CR20230503-672</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ANCHETA, DAISY</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2977</t>
+          <t>3259</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>774</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-619</t>
+          <t>CR20230503-672</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, JULIA GENELYN</t>
+          <t>NARRA, REGGIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>21,000.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>610.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2976</t>
+          <t>3258</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>774</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-618</t>
+          <t>CR20230503-672</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>CAMARILLO, DARLYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>20,417.00</t>
+          <t>2,291.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>285.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2975</t>
+          <t>3257</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>774</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-618</t>
+          <t>CR20230503-672</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>20,416.67</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>423.65</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2974</t>
+          <t>3256</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>774</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-617</t>
+          <t>CR20230503-672</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>49,000.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,016.75</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2973</t>
+          <t>3255</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>774</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-617</t>
+          <t>CR20230503-672</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>63,500.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,317.63</t>
+          <t>593.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2972</t>
+          <t>3254</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>773</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-617</t>
+          <t>CR20230503-671</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ENRIQUEZ, EDILBERTA</t>
+          <t>ANCHETA, IVY CLAIRE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>1,037.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>