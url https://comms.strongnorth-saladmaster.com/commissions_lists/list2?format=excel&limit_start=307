--- v1 (2026-04-25)
+++ v2 (2026-06-20)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3281</t>
+          <t>3937</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>922</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-675</t>
+          <t>CR20230803-806</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, ESMERALDA</t>
+          <t>SUMABAT, RONA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>90,000.00</t>
+          <t>445,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>7,470.00</t>
+          <t>107,111.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3278</t>
+          <t>3936</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VICENCIO, REY/EMELY</t>
+          <t>MUNIO,  ROLLY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>10,033.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>416.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3277</t>
+          <t>3935</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SANSANO, WILFRELYN</t>
+          <t>INOVEJAS, MARINO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,137.40</t>
+          <t>435.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3276</t>
+          <t>3934</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MERCADO, FULGENCIO</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>275,000.00</t>
+          <t>104,311.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>34,237.50</t>
+          <t>12,986.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3275</t>
+          <t>3933</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MERCADO, FULGENCIO</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>11,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>1,369.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3274</t>
+          <t>3932</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>GARCIA, JOSE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>63,352.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>7,887.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3273</t>
+          <t>3931</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-674</t>
+          <t>CR20230803-805</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA LIZA</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>3,908.09</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>162.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3272</t>
+          <t>3930</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DALIPOG, JULIE ANN</t>
+          <t>DOMINGO, ROMEO/ZENAIDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>10,442.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>866.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3271</t>
+          <t>3929</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>VICENCIO, REY/EMELY</t>
+          <t>MARTIN, GLADYS</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>262,500.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>32,681.25</t>
+          <t>2,372.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3270</t>
+          <t>3928</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, HONEY GIRL</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3269</t>
+          <t>3927</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>AGUSTIN, FERDINAND</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3268</t>
+          <t>3926</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,200.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>647.40</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3267</t>
+          <t>3925</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>920</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-673</t>
+          <t>CR20230803-804</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,200.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,514.90</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3260</t>
+          <t>3924</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, DAISY</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3259</t>
+          <t>3923</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>NARRA, REGGIE</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3258</t>
+          <t>3922</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,291.67</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>285.31</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3257</t>
+          <t>3921</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3256</t>
+          <t>3920</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3255</t>
+          <t>3919</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>919</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-672</t>
+          <t>CR20230803-803</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>DAMIAN, ESTREL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>593.12</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3254</t>
+          <t>3918</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, JACKLYN KATE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>918</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-671</t>
+          <t>CR20230803-802</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, IVY CLAIRE</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>20,417.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,037.50</t>
+          <t>1,694.61</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>