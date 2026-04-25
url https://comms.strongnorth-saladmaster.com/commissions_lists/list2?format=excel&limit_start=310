--- v0 (2026-02-28)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2931</t>
+          <t>3192</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>762</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-608</t>
+          <t>CR20230503-664</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>REYES, LAWRENCE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>18,666.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>312.29</t>
+          <t>3,098.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>3191</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>761</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-608</t>
+          <t>CR20230503-663</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>92,100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>15,288.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2929</t>
+          <t>3190</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>761</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-608</t>
+          <t>CR20230503-663</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>157.37</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2928</t>
+          <t>3189</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>761</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-608</t>
+          <t>CR20230503-663</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>TABON, ORLANDO/JEMILLE</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>3,033.33</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>377.65</t>
+          <t>84.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2927</t>
+          <t>3188</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>761</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-608</t>
+          <t>CR20230503-663</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2926</t>
+          <t>3187</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>760</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-607</t>
+          <t>CR20230503-662</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>ABAJO, IRENE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>65,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,045.80</t>
+          <t>8,092.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>3186</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>760</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-607</t>
+          <t>CR20230503-662</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>ABAJO, IRENE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>45,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2924</t>
+          <t>3185</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>760</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-607</t>
+          <t>CR20230503-662</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>ABLOG, REYNALDO</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>22,000.00</t>
+          <t>9,166.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>913.00</t>
+          <t>1,141.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2923</t>
+          <t>3184</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>760</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-607</t>
+          <t>CR20230503-662</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2922</t>
+          <t>3183</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>759</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-607</t>
+          <t>CR20230503-661</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,833.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>726.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2921</t>
+          <t>3182</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>759</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-607</t>
+          <t>CR20230503-661</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>38,400.00</t>
+          <t>5,833.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,593.60</t>
+          <t>726.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2920</t>
+          <t>3181</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>759</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-606</t>
+          <t>CR20230503-661</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARINA JUDITH</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>183,500.00</t>
+          <t>5,833.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>15,230.50</t>
+          <t>726.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2919</t>
+          <t>3180</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>759</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-606</t>
+          <t>CR20230503-661</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MARINA JUDITH</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>73,500.00</t>
+          <t>5,833.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>6,100.50</t>
+          <t>726.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2918</t>
+          <t>3179</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>758</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-606</t>
+          <t>CR20230503-660</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>5,833.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,912.46</t>
+          <t>726.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2917</t>
+          <t>3178</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>758</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-606</t>
+          <t>CR20230503-660</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2916</t>
+          <t>3177</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>758</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-606</t>
+          <t>CR20230503-660</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,249.15</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2915</t>
+          <t>3176</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>758</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-606</t>
+          <t>CR20230503-660</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>314.74</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2914</t>
+          <t>3175</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>758</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-605</t>
+          <t>CR20230503-660</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2913</t>
+          <t>3174</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-05-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>758</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-605</t>
+          <t>CR20230503-660</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>45,000.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2912</t>
+          <t>3171</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-03-31</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>756</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-605</t>
+          <t>CR20230331-659</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>22,000.00</t>
+          <t>15,200.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,826.00</t>
+          <t>630.80</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>