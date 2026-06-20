--- v1 (2026-04-25)
+++ v2 (2026-06-20)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3192</t>
+          <t>3865</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>906</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-664</t>
+          <t>CR20230803-792</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>REYES, LAWRENCE</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>18,666.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>0.025</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,098.56</t>
+          <t>522.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3191</t>
+          <t>3864</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>906</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230803-792</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>PAMEROL, JINGLE </t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>92,100.00</t>
+          <t>7,255.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>15,288.60</t>
+          <t>903.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3190</t>
+          <t>3863</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>906</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230803-792</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FLORACEL</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3189</t>
+          <t>3862</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>906</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230803-792</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>84.72</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3188</t>
+          <t>3861</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>906</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-663</t>
+          <t>CR20230803-792</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3187</t>
+          <t>3860</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BORROMEO, MARY ROSE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>906</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230803-792</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ABAJO, IRENE</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>65,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>8,092.50</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3186</t>
+          <t>3859</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>905</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230803-791</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ABAJO, IRENE</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3185</t>
+          <t>3858</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>905</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230803-791</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ABLOG, REYNALDO</t>
+          <t>PAMEROL, JINGLE </t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>9,166.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,141.25</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3184</t>
+          <t>3857</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>905</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-662</t>
+          <t>CR20230803-791</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3183</t>
+          <t>3856</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>905</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230803-791</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3182</t>
+          <t>3855</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>905</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230803-791</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3181</t>
+          <t>3854</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>905</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230803-791</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>PAMEROL, JINGLE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3180</t>
+          <t>3853</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>904</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-661</t>
+          <t>CR20230803-790</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3179</t>
+          <t>3852</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>904</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230803-790</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3178</t>
+          <t>3851</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>904</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230803-790</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>ALONZO, JOCELYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3177</t>
+          <t>3850</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>904</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230803-790</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>ALONZO, JOCELYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3176</t>
+          <t>3849</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>904</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230803-790</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>ALONZO, JOCELYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>206,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>17,139.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3175</t>
+          <t>3848</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>903</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230803-789</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>ALONZO, JOCELYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>59,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>4,897.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3174</t>
+          <t>3847</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-05-03</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>903</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230503-660</t>
+          <t>CR20230803-789</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>ALONZO, JOCELYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>29,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>2,448.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3171</t>
+          <t>3846</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-31</t>
+          <t>2023-08-03</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>903</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230331-659</t>
+          <t>CR20230803-789</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>AGTANG, ROMNICK</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>15,200.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>630.80</t>
+          <t>1,815.63</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>