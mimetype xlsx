--- v0 (2026-02-28)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2851</t>
+          <t>3103</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>740</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-593</t>
+          <t>CR20230329-646</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2850</t>
+          <t>3102</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>739</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-593</t>
+          <t>CR20230329-645</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>LAGASCA, EDDIE/MARY GRACE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,250.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>902.63</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2849</t>
+          <t>3101</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>739</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-593</t>
+          <t>CR20230329-645</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BARENG, LUZ</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,900.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2848</t>
+          <t>3100</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>739</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-593</t>
+          <t>CR20230329-645</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>SALMORIN, SHAMAE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>2,091.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2847</t>
+          <t>3099</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>739</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-593</t>
+          <t>CR20230329-645</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>CALIJA, NEHEMIAH/DULCE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>15,166.67</t>
+          <t>3,750.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,888.25</t>
+          <t>311.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2846</t>
+          <t>3098</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-02</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>CALIJA, VILMA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>739</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230302-593</t>
+          <t>CR20230329-645</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>CALIJA, ANNE CARLOU</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>3,495.00</t>
+          <t>7,466.67</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>290.09</t>
+          <t>619.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2845</t>
+          <t>3092</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-02-11</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY (100$)</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>737</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230211-592</t>
+          <t>CR20230329-644</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>KATHY REYES/KENNETH ALOG/RHEA CUNANAN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>7,470.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2844</t>
+          <t>3090</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DELA PEÑA, CECILIA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>735</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-591</t>
+          <t>CR20230329-643</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, MA. KYRYNE ARA</t>
+          <t>SILAO, ANALYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>26,560.00</t>
+          <t>4,980.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2843</t>
+          <t>3089</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>735</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-590</t>
+          <t>CR20230329-643</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SINGSON, KATHERINE/JOSE</t>
+          <t>BERNABE, MRYNA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>974,995.00</t>
+          <t>126,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>234,681.30</t>
+          <t>15,687.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2842</t>
+          <t>3088</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>735</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-589</t>
+          <t>CR20230329-643</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>COLLADO, RICHARD</t>
+          <t>DELOS SANTOS, CHRISTINA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>101,000.00</t>
+          <t>12,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>4,191.50</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2841</t>
+          <t>3087</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>735</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-589</t>
+          <t>CR20230329-643</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>COLLADO, RICHARD</t>
+          <t>DELOS SANTOS, CHRISTINA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>12,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,369.50</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2840</t>
+          <t>3086</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>734</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-589</t>
+          <t>CR20230329-642</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>COLLADO, RICHARD</t>
+          <t>TAPAOAN, MARISSA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2839</t>
+          <t>3085</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>734</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-589</t>
+          <t>CR20230329-642</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, MARIA CRISTINA</t>
+          <t>TAPAOAN, MARISSA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,270.94</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2838</t>
+          <t>3084</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>734</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-589</t>
+          <t>CR20230329-642</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, MARIA CRISTINA</t>
+          <t>QUIDEZ, MARITESS</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,270.94</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2837</t>
+          <t>3083</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>734</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-589</t>
+          <t>CR20230329-642</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>QUIDEZ, MARITESS</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2836</t>
+          <t>3082</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>734</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-588</t>
+          <t>CR20230329-642</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>MUSNI, CARLITO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,146.00</t>
+          <t>18,666.38</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>296.56</t>
+          <t>2,323.96</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2835</t>
+          <t>3081</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>734</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-588</t>
+          <t>CR20230329-642</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>AGCANAS, WILMER</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>73,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,050.25</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2834</t>
+          <t>3080</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>733</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-588</t>
+          <t>CR20230329-641</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MA. CARIDAD</t>
+          <t>OANDASAN, CONSTANTE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>145,000.00</t>
+          <t>488,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>18,052.50</t>
+          <t>117,461.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2833</t>
+          <t>3079</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>733</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-588</t>
+          <t>CR20230329-641</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>AQUINO, MA. CARIDAD</t>
+          <t>OANDASAN, CONSTANTE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>488,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>117,461.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2832</t>
+          <t>3076</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>731</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-587</t>
+          <t>CR20230329-640</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>NGO, LOVEL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>13,500.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,241.00</t>
+          <t>24,070.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>