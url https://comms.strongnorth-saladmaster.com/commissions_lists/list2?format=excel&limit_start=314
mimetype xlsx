--- v1 (2026-04-25)
+++ v2 (2026-06-20)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3103</t>
+          <t>3783</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ASUNCION, ETHELDREDA (100$)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>890</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-646</t>
+          <t>CR20230701-777</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTRELL</t>
+          <t>PAREL, ELIZABETH/BRACEROS, JAY ROGER/ALVAREZ, STEPHEN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,291.68</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3102</t>
+          <t>3777</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>887</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-645</t>
+          <t>CR20230629-776</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LAGASCA, EDDIE/MARY GRACE</t>
+          <t>BARTOLOME, SOFEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>25,200.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3101</t>
+          <t>3772</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-645</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>PARAYNO, ALMA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3100</t>
+          <t>3771</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-645</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SALMORIN, SHAMAE</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>25,200.00</t>
+          <t>13,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,091.60</t>
+          <t>1,079.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3099</t>
+          <t>3770</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-645</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, NEHEMIAH/DULCE</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>3,750.00</t>
+          <t>28,875.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>311.25</t>
+          <t>4,793.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3098</t>
+          <t>3769</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, VILMA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>885</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-645</t>
+          <t>CR20230627-774</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, ANNE CARLOU</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>7,466.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>619.73</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3092</t>
+          <t>3762</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-644</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DACANAY, LOIDA</t>
+          <t>MACUGAY, CLAIRE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>7,470.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3090</t>
+          <t>3761</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-643</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SILAO, ANALYN</t>
+          <t>ORCINO, VIVA ROS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3089</t>
+          <t>3760</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-643</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, MRYNA</t>
+          <t>DOMINGO, ARACELI</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>126,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>15,687.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3088</t>
+          <t>3759</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-643</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, CHRISTINA</t>
+          <t>CAROY, MIRIAM</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3087</t>
+          <t>3758</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-643</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, CHRISTINA</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3086</t>
+          <t>3757</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>883</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-642</t>
+          <t>CR20230627-772</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TAPAOAN, MARISSA</t>
+          <t>MASALLO, JEFFERSON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3085</t>
+          <t>3750</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>881</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-642</t>
+          <t>CR20230627-770</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>TAPAOAN, MARISSA</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>26,400.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>3,286.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3084</t>
+          <t>3749</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>881</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-642</t>
+          <t>CR20230627-770</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>QUIDEZ, MARITESS</t>
+          <t>JALNAPURE, MELANIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>66,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>8,217.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3083</t>
+          <t>3748</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>881</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-642</t>
+          <t>CR20230627-770</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>QUIDEZ, MARITESS</t>
+          <t>CAROY, MIRIAM DONNA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3082</t>
+          <t>3747</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>880</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-642</t>
+          <t>CR20230627-769</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>COLLERA, GERLIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>18,666.38</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,323.96</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3081</t>
+          <t>3746</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>880</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-642</t>
+          <t>CR20230627-769</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AGCANAS, WILMER</t>
+          <t>RABANG, PAUL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3080</t>
+          <t>3706</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-641</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>OANDASAN, CONSTANTE</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>488,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>117,461.60</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3079</t>
+          <t>3705</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-641</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>OANDASAN, CONSTANTE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>488,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>117,461.60</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3076</t>
+          <t>3704</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-640</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>NGO, LOVEL</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>24,070.00</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>