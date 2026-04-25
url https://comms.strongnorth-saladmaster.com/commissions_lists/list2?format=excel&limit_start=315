--- v0 (2026-02-28)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2831</t>
+          <t>3075</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>731</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-587</t>
+          <t>CR20230329-640</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SERVITO, LOURDES</t>
+          <t>NGO, LOVEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>13,500.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,241.00</t>
+          <t>24,070.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2830</t>
+          <t>3074</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>731</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-587</t>
+          <t>CR20230329-640</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>NGO, LOVEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>95,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>22,866.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2829</t>
+          <t>3073</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>731</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-587</t>
+          <t>CR20230329-640</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>YAP, KATRINA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>9,215.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>382.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2828</t>
+          <t>3072</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>731</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-587</t>
+          <t>CR20230329-640</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>ESPLITA, PRINCESS</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>12,250.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2827</t>
+          <t>3071</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>731</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-587</t>
+          <t>CR20230329-640</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, MARIA LOURDES</t>
+          <t>DE PERALTA, GRETCHEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>4,781.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2826</t>
+          <t>3070</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA, EDITHA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>730</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-586</t>
+          <t>CR20230329-639</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>FERNANDEZ, JANIROSE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>45,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>763.60</t>
+          <t>3,735.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2825</t>
+          <t>3069</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA, EDITHA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>730</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-586</t>
+          <t>CR20230329-639</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>2,584.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>763.60</t>
+          <t>321.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2824</t>
+          <t>3068</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA, EDITHA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>730</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-586</t>
+          <t>CR20230329-639</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO/EVANGELINE</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>2,584.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>321.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2823</t>
+          <t>3067</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA, EDITHA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>730</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-586</t>
+          <t>CR20230329-639</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO/EVANGELINE</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>2,584.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>321.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2822</t>
+          <t>3066</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA, EDITHA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>730</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-586</t>
+          <t>CR20230329-639</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANNIE</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>2,584.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>321.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2821</t>
+          <t>3065</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>RAMOS, MA, EDITHA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>730</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-586</t>
+          <t>CR20230329-639</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANNIE</t>
+          <t>RAMOS, KAE DEE ANN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>2,241.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2816</t>
+          <t>3064</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>729</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-585</t>
+          <t>CR20230329-638</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>VICENCIO, REY/EMELY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>14,006.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2815</t>
+          <t>3063</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>729</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-585</t>
+          <t>CR20230329-638</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>275,000.00</t>
+          <t>20,200.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>2,514.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2814</t>
+          <t>3062</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>729</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-585</t>
+          <t>CR20230329-638</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>QUIOCHO, JOAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>80,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>6,640.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2813</t>
+          <t>3061</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>729</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-585</t>
+          <t>CR20230329-638</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>SORIANO, RAMONA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>30,502.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2812</t>
+          <t>3060</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>728</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-584</t>
+          <t>CR20230329-637</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>SINGZON, ARLENE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>311,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>38,719.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2811</t>
+          <t>3059</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>728</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-584</t>
+          <t>CR20230329-637</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>ROEDEL, MARILOU</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>275,000.00</t>
+          <t>110,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>13,695.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2810</t>
+          <t>3058</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>728</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-584</t>
+          <t>CR20230329-637</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>CALVO, VILMA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>80,000.00</t>
+          <t>9,333.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>6,640.00</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2809</t>
+          <t>3057</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>728</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-584</t>
+          <t>CR20230329-637</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KENNETH</t>
+          <t>VILLANUEVA, REYNA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>4,584.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>570.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2808</t>
+          <t>3056</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-02-08</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>REYES, KATHY</t>
+          <t>VILLANUEVA, MA. THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>728</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230208-584</t>
+          <t>CR20230329-637</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALOG, KHRISTIAN</t>
+          <t>ORGANO, DELICIA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>354,995.00</t>
+          <t>2,041.46</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>29,464.59</t>
+          <t>254.16</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>