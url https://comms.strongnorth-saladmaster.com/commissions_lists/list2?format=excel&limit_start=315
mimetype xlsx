--- v1 (2026-04-25)
+++ v2 (2026-06-20)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3075</t>
+          <t>3703</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-640</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>NGO, LOVEL</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>24,070.00</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3074</t>
+          <t>3702</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-640</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>NGO, LOVEL</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>95,000.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>22,866.50</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3073</t>
+          <t>3701</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>869</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-640</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>YAP, KATRINA</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>9,215.00</t>
+          <t>18,300.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>382.42</t>
+          <t>3,037.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3072</t>
+          <t>3700</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>868</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-640</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ESPLITA, PRINCESS</t>
+          <t>CAYETANO, JANICE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>12,250.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,525.13</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3071</t>
+          <t>3699</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>868</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-640</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,781.15</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3070</t>
+          <t>3698</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA, EDITHA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>868</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-639</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JANIROSE</t>
+          <t>LORENZO, CHELLO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>45,000.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3069</t>
+          <t>3697</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA, EDITHA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>868</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-639</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, KAE DEE ANN</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>2,584.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>321.71</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3068</t>
+          <t>3696</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA, EDITHA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>868</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-639</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, KAE DEE ANN</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>2,584.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>321.71</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3067</t>
+          <t>3695</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA, EDITHA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>868</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-639</t>
+          <t>CR20230627-758</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, KAE DEE ANN</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>2,584.00</t>
+          <t>18,300.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>321.71</t>
+          <t>3,037.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3066</t>
+          <t>3676</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA, EDITHA</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>863</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-639</t>
+          <t>CR20230627-753</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, KAE DEE ANN</t>
+          <t>BRACEROS, JAY ROGER</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>2,584.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>321.71</t>
+          <t>24,485.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3065</t>
+          <t>3675</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, MA, EDITHA</t>
+          <t>PAREL, ELIZABETH</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>863</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-639</t>
+          <t>CR20230627-753</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, KAE DEE ANN</t>
+          <t>CUDAL, ARTEMIO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>18,000.00</t>
+          <t>84,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,241.00</t>
+          <t>6,972.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3064</t>
+          <t>3674</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>862</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-638</t>
+          <t>CR20230627-752</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VICENCIO, REY/EMELY</t>
+          <t>FERMIN, LALAINE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>112,500.00</t>
+          <t>45,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>14,006.25</t>
+          <t>7,470.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3063</t>
+          <t>3673</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>862</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-638</t>
+          <t>CR20230627-752</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>FERMIN, LALAINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>20,200.00</t>
+          <t>31,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,514.90</t>
+          <t>5,146.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3062</t>
+          <t>3672</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>862</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-638</t>
+          <t>CR20230627-752</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>QUIOCHO, JOAN</t>
+          <t>FERMIN, LALAINE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>38,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>6,308.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3061</t>
+          <t>3671</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>862</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-638</t>
+          <t>CR20230627-752</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SORIANO, RAMONA</t>
+          <t>SUNIO, MARITESS</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>30,502.50</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3060</t>
+          <t>3670</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>862</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-637</t>
+          <t>CR20230627-752</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SINGZON, ARLENE</t>
+          <t>SUNIO, MARITESS</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>311,000.00</t>
+          <t>133,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>38,719.50</t>
+          <t>22,161.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3059</t>
+          <t>3669</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>862</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-637</t>
+          <t>CR20230627-752</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ROEDEL, MARILOU</t>
+          <t>ETALIN, HECTOR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>196,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>13,695.00</t>
+          <t>32,619.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3058</t>
+          <t>3668</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>861</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-637</t>
+          <t>CR20230627-751</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>CALVO, VILMA</t>
+          <t>ETALIN, HECTOR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>9,333.33</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>1,411.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3057</t>
+          <t>3667</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>861</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-637</t>
+          <t>CR20230627-751</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, REYNA</t>
+          <t>ETALIN, HECTOR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>4,584.00</t>
+          <t>80,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>570.71</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3056</t>
+          <t>3666</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-03-29</t>
+          <t>2023-06-27</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA. THERESA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>861</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230329-637</t>
+          <t>CR20230627-751</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, DELICIA</t>
+          <t>ETALIN, HECTOR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>2,041.46</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>254.16</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>