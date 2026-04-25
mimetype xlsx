--- v0 (2026-02-27)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2767</t>
+          <t>3003</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-29</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>716</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-574</t>
+          <t>CR20230329-628</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BUEN, GRACE</t>
+          <t>VILLANUEVA, THERESA/VICENCIO, EMELY/TACATA, FLORACEL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.09</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>18,301.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2766</t>
+          <t>3002</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>715</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-574</t>
+          <t>CR20230303-627</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, LOURDES</t>
+          <t>ARQUITOLA, CLAIRE ANN/ARQUITOLA, PETER/REPULLEZA, JENNIFER</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>195,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>30,751.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2765</t>
+          <t>3001</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>715</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-574</t>
+          <t>CR20230303-627</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ESPELITA, PRINCES</t>
+          <t>ASUNCION, ETHELDREDA/PASCUAL, MARINA JUDITH/AQUINO, SALUSTIANO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>66,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>8,310.38</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2764</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>715</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-574</t>
+          <t>CR20230303-627</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>DELA PEÑA, CECILIA/GARVIDA, KYRYNE/ERICE JAYSON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>4,781.15</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2763</t>
+          <t>2999</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ABADILLA, LAMAR (100$)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>715</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-574</t>
+          <t>CR20230303-627</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>ASUNCION, ETHELDREDA/PERERA, JASON/BALLESTEROS, ANGELITA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,781.15</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2762</t>
+          <t>2998</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>714</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-574</t>
+          <t>CR20230303-626</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>VILLANUEVA, THERESA/CHAN, MA. CECILIA/GUERRERO, RUTCHELLE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>4,781.15</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2758</t>
+          <t>2997</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>714</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-573</t>
+          <t>CR20230303-626</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>OFIANA, FLORENCE/AQUINO, CARIDAD/PEREZ, SAMANTHA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>956.23</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2757</t>
+          <t>2996</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>714</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-573</t>
+          <t>CR20230303-626</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>VILLANUEVA, THERESA/AQUINO, HONEY GIRL/REFUERZO, KAYNETTE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>23,041.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>956.23</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2756</t>
+          <t>2995</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>714</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-573</t>
+          <t>CR20230303-626</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>OFIANA, FLORENCE/TAMAYO, SANTIAGO/VERSOZA, CRISSA JAY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>59,250.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,458.88</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2755</t>
+          <t>2994</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>713</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-573</t>
+          <t>CR20230303-625</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PERERA, JASON</t>
+          <t>DOMINGO, EVELYN/TOLENTINO, NANCY/RAZOTE, MANAOAG</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>59,250.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,458.88</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2754</t>
+          <t>2993</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>713</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-573</t>
+          <t>CR20230303-625</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>DOMINGO, EVELYN/MALACAS, GREGORIO/MIGUEL, ANABELLE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,525.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>312.29</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2753</t>
+          <t>2992</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMINGO, EVELYN (100$)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>712</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-573</t>
+          <t>CR20230303-624</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PADRON, EDUARDO</t>
+          <t>DACANAY, L./BUMANGLAG, M./BUTAY, JL.</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>38,700.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,606.05</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2752</t>
+          <t>2991</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>711</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-572</t>
+          <t>CR20230303-623</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>LLANES, J./ENRIQUEZ, E./PADILLA, M.</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2751</t>
+          <t>2990</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, GRATECHEN (100$)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>711</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-572</t>
+          <t>CR20230303-623</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>PASCUAL, M./AGUSTIN, F./QUENG, R.</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2750</t>
+          <t>2988</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-03</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>709</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-572</t>
+          <t>CR20230303-622</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>MARTIN, J./MUSNI, C./SACLAYAN, J</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>15,050.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>624.58</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2749</t>
+          <t>2987</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ARQUITOLA, CLAIRE ANNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>708</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-572</t>
+          <t>CR20230302-621</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, MAYFRIELL</t>
+          <t>ARQUITOLA, PETER</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>38,700.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,606.05</t>
+          <t>24,485.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2748</t>
+          <t>2986</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>707</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-572</t>
+          <t>CR20230302-620</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>20,417.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>157.37</t>
+          <t>1,694.61</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2747</t>
+          <t>2985</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>707</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-572</t>
+          <t>CR20230302-620</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>ENRIQUEZ, EDILBERTA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>3,800.00</t>
+          <t>20,416.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>157.70</t>
+          <t>1,694.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2746</t>
+          <t>2984</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>707</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-571</t>
+          <t>CR20230302-620</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>GABRIEL, HERBERT</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>27,300.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>809.25</t>
+          <t>3,398.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2745</t>
+          <t>2983</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-02-02</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>707</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230202-571</t>
+          <t>CR20230302-620</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, MA. KYRYNE ARA</t>
+          <t>GABRIEL, HERBERT</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>11,700.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>26,560.00</t>
+          <t>1,456.65</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>