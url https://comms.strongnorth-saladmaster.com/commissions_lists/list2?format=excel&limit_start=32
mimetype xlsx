--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9226</t>
+          <t>9466</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2220</t>
+          <t>2279</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2027</t>
+          <t>CR20260218-2083</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>AGUINALDO, ROBELYN MARGARETTE</t>
+          <t>SALVADOR, MARY CRIS</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>9,916.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>5,229.00</t>
+          <t>1,234.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9225</t>
+          <t>9465</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2220</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2027</t>
+          <t>CR20260218-2082</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RAMAS, RHEA</t>
+          <t>BRILLO, GAIZEL REALGO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>75,666.66</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>5,229.00</t>
+          <t>12,560.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9224</t>
+          <t>9464</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2220</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2027</t>
+          <t>CR20260218-2082</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, ELSIE</t>
+          <t>BRILLO, GAIZEL REALGO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>37,083.34</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>381.28</t>
+          <t>6,155.83</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9223</t>
+          <t>9463</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2220</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2027</t>
+          <t>CR20260218-2082</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BINBINAN, ROSEBELL ALOY</t>
+          <t>BALDONADO, MELBA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>17,208.00</t>
+          <t>22,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>357.07</t>
+          <t>3,735.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9222</t>
+          <t>9462</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE RHODORA</t>
+          <t>ORGANO, KRYSTAL KAY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2219</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2026</t>
+          <t>CR20260218-2082</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>AGUINALDO, ROBELYN MARGARETTE</t>
+          <t>VALENCIA, CECILIA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9221</t>
+          <t>9461</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE RHODORA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2219</t>
+          <t>2277</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2026</t>
+          <t>CR20260218-2081</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RAMAS, RHEA</t>
+          <t>QUINTOS, RYAN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>10,691.67</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>1,331.11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9220</t>
+          <t>9460</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LIVED, CHARMAINE RHODORA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2219</t>
+          <t>2277</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260122-2026</t>
+          <t>CR20260218-2081</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>YAPO, MAY ROSE</t>
+          <t>PALTENG, WILBERT/MELODY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>282,238.73</t>
+          <t>10,384.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>23,425.81</t>
+          <t>1,292.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9219</t>
+          <t>9459</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-12-13</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2218</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20251213-2025</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN-AGBAYANI, JULIET-ANSAGAY, MARY ANN</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,077.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9218</t>
+          <t>9458</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-12-13</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2217</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20251213-2024</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA-LAZO, NONAVI-OLANO, PRINCES</t>
+          <t>LUCERO, BETTY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>9,187.50</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,143.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9217</t>
+          <t>9457</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2216</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20251211-2023</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>24,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,988.00</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9216</t>
+          <t>9456</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2216</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20251211-2023</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CALVAN, MARILYN</t>
+          <t>BUENO, DANTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>52,750.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>6,567.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9215</t>
+          <t>9455</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2216</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20251211-2023</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, CELIA</t>
+          <t>ALCID, ESTRELLA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>17,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9214</t>
+          <t>9454</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2216</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20251211-2023</t>
+          <t>CR20260218-2080</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>PAREL, ELIZABETH</t>
+          <t>LLANES, STERLING</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>16,625.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>3,449.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9213</t>
+          <t>9453</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, CORAZON</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2215</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2022</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>PIRA, CLETO</t>
+          <t>AGUTOS, STEPHANIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>34,417.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>7,141.53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9212</t>
+          <t>9452</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, CORAZON</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2215</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2022</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, MICHAEL MORONI</t>
+          <t>LUCERO, DANIEL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>58,332.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,841.56</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9211</t>
+          <t>9451</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, FLORENTINA A</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2214</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2021</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CASAPAO, FRINCES CARA</t>
+          <t>MAALA, CATALINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>11,080.50</t>
+          <t>581.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9210</t>
+          <t>9450</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, FLORENTINA A</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2214</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2021</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, NOVA REINITA</t>
+          <t>JUAN, MARK/KRISTINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>35,000.00</t>
+          <t>5,333.33</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>885.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9209</t>
+          <t>9449</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, FLORENTINA A</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2214</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2021</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ABULENCIA, SHERRY ANNE</t>
+          <t>SIMON, RYAN/MAY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>13,433.93</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>557.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9208</t>
+          <t>9448</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, FLORENTINA A</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2214</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2021</t>
+          <t>CR20260218-2079</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, JAN  KENNETH A</t>
+          <t>RUGUIAN, SUZETH NICOLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>131,250.00</t>
+          <t>8,900.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>10,893.75</t>
+          <t>1,477.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9207</t>
+          <t>9447</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2213</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2020</t>
+          <t>CR20260218-2078</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GRAINGER, MA CHRISTINA</t>
+          <t>REBURON, FRANCES</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>21,875.01</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,723.44</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>