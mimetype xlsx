--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9206</t>
+          <t>9446</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2212</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2019</t>
+          <t>CR20260218-2078</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CASTILLO, RACHEL</t>
+          <t>REBURON, FRANCES</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>11,080.50</t>
+          <t>813.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9205</t>
+          <t>9445</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>NABOR, AILEEN</t>
+          <t>REBURON, JEFF LEIGH</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2211</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2018</t>
+          <t>CR20260218-2078</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VASQUEZ, MICHELLE</t>
+          <t>CARIÑO, JEFF LEIGH</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>28,000.00</t>
+          <t>138,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>11,495.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9204</t>
+          <t>9444</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>NABOR, AILEEN</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2211</t>
+          <t>2273</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2018</t>
+          <t>CR20260218-2077</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VASQUEZ, MICHELLE</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9203</t>
+          <t>9443</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>NABOR, AILEEN</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2211</t>
+          <t>2273</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2018</t>
+          <t>CR20260218-2077</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VASQUEZ, MICHELLE</t>
+          <t>PRABHAKER, NOR-AINA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>28,000.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9202</t>
+          <t>9442</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2210</t>
+          <t>2273</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2017</t>
+          <t>CR20260218-2077</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>HILARIO, VIVIAN</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>52,650.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>8,739.90</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9201</t>
+          <t>9441</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2016</t>
+          <t>CR20260218-2076</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, DIVINE</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>23,000.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,818.00</t>
+          <t>714.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9200</t>
+          <t>9440</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2016</t>
+          <t>CR20260218-2076</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, CHRISTINA/HILARIO, VIVIAN</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>43,125.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>7,158.75</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9199</t>
+          <t>9439</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2016</t>
+          <t>CR20260218-2076</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, KIM</t>
+          <t>PRABHAKER, NOR-AINA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9198</t>
+          <t>9438</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2016</t>
+          <t>CR20260218-2076</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMINGO, DITAS/SAPADEN, GENALYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>43,125.00</t>
+          <t>20,791.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>7,158.75</t>
+          <t>2,588.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9197</t>
+          <t>9437</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-18</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, JACLYNE KATE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2016</t>
+          <t>CR20260218-2076</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, MYRA</t>
+          <t>LLANES, EONA ISABEL</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>42,500.01</t>
+          <t>14,804.17</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>7,055.00</t>
+          <t>1,843.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9196</t>
+          <t>9436</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-28</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>MARCOS, IMELDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2271</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2016</t>
+          <t>CR20260128-2075</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DELA CRUZ, VICENTA</t>
+          <t>PALTENG, MELODY/WILBERT</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>31,343.76</t>
+          <t>47,468.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>5,203.06</t>
+          <t>3,939.84</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9195</t>
+          <t>9435</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>PERALTA, EDNA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>2270</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2015</t>
+          <t>CR20260127-2074</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL</t>
+          <t>PERALTA, JASTINE KAY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,083.32</t>
+          <t>150,200.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>587.92</t>
+          <t>12,466.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9194</t>
+          <t>9434</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>2269</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2015</t>
+          <t>CR20260124-2073</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, MARCELLUS</t>
+          <t>BADUA, ANNALIZA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>18,467.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9193</t>
+          <t>9433</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>2269</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2015</t>
+          <t>CR20260124-2073</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>FORMOSO, MARCELLUS</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>15,562.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9192</t>
+          <t>9432</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>2269</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2015</t>
+          <t>CR20260124-2073</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>NARAG, JOSEPH</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9191</t>
+          <t>9431</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CAMARILLO, DARLYN</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>2267</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2015</t>
+          <t>CR20260124-2072</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PASION, RUBEN</t>
+          <t>MANALANG, PRISCILLA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>203.35</t>
+          <t>14,774.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9190</t>
+          <t>9430</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, LAILAINE CORAZON</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2207</t>
+          <t>2267</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2014</t>
+          <t>CR20260124-2072</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMAGAS, BERNADETTE</t>
+          <t>ST CATHERINE DE ALEXANDRIA PARISH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>34,200.00</t>
+          <t>74,200.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,838.60</t>
+          <t>12,317.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9189</t>
+          <t>9429</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CORNELIO, CLAIROL</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2206</t>
+          <t>2267</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2013</t>
+          <t>CR20260124-2072</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LOPEZ, ANNE</t>
+          <t>BARROGA, FRENIELYNNE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>34,762.48</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.2</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>5,770.57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9188</t>
+          <t>9428</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2205</t>
+          <t>2266</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2012</t>
+          <t>CR20260124-2071</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PABLICO, LEO/FELIZA</t>
+          <t>MENDOZA, PHILIP</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>116,000.00</t>
+          <t>10,383.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.24</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>23,107.20</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9187</t>
+          <t>9427</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-24</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>VILLANUEVA, MARIA THERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2205</t>
+          <t>2266</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2012</t>
+          <t>CR20260124-2071</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PABLICO, LEO/FELIZA</t>
+          <t>LEONARDO, CARMELITA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>48,000.00</t>
+          <t>8,583.33</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.24</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>9,561.60</t>
+          <t>712.42</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>