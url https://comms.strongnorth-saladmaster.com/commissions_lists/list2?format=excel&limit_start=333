--- v0 (2026-02-27)
+++ v1 (2026-04-25)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2462</t>
+          <t>2694</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2461</t>
+          <t>2693</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>10,209.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>847.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2460</t>
+          <t>2692</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>10,208.13</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>847.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2459</t>
+          <t>2691</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2458</t>
+          <t>2690</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>63,500.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>10,541.00</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2457</t>
+          <t>2689</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>BARENG, LUZ</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2456</t>
+          <t>2688</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTRELL</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,291.68</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2455</t>
+          <t>2687</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2454</t>
+          <t>2686</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>REYES, LAWRENCE</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>18,666.00</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,098.56</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2453</t>
+          <t>2685</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>QUINTOS, MILLICENT</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>48,142.50</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>5,993.74</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2452</t>
+          <t>2684</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-502</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ALMAZAN, JOVIE</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,462.50</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>555.58</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2451</t>
+          <t>2683</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-502</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ALMAZAN, JOVIE</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>15,300.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,904.85</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2450</t>
+          <t>2682</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>643</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-502</t>
+          <t>CR20230202-558</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MENOR, MARLENE</t>
+          <t>PALACAY, MARILYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>5,727.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2449</t>
+          <t>2681</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>643</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-502</t>
+          <t>CR20230202-558</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MENOR, MARLENE</t>
+          <t>PALACAY, MARILYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>23,700.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>1,967.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2448</t>
+          <t>2680</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>643</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-501</t>
+          <t>CR20230202-558</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MENOR, MARLENE</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>10,209.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>847.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2447</t>
+          <t>2679</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>643</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-501</t>
+          <t>CR20230202-558</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>MENOR, MARLENE</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>10,208.13</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>847.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2446</t>
+          <t>2678</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>642</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-501</t>
+          <t>CR20230202-557</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MENOR, MARLENE</t>
+          <t>PEREZ, MAVERICK/SAMANTHA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>69,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>10,881.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2445</t>
+          <t>2677</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>642</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-501</t>
+          <t>CR20230202-557</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>PEREZ, MAVERICK/SAMANTHA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>13,387.50</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,666.74</t>
+          <t>1,577.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2444</t>
+          <t>2676</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>642</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-501</t>
+          <t>CR20230202-557</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>QUIOCHO, JOSEPH</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>13,387.50</t>
+          <t>276,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,666.74</t>
+          <t>43,604.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2443</t>
+          <t>2675</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>642</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-501</t>
+          <t>CR20230202-557</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TOMAS, TABIJE</t>
+          <t>QUIOCHO, JOSEPH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>2,596.00</t>
+          <t>39,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>323.20</t>
+          <t>6,229.15</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>