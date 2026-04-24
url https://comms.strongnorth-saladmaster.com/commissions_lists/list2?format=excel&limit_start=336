--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2402</t>
+          <t>2634</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>633</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-493</t>
+          <t>CR20230202-548</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MANUEL, MARIBEL</t>
+          <t>PASCUAL, MAYFRIELL</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>78,600.00</t>
+          <t>15,050.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>18,919.02</t>
+          <t>1,249.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2401</t>
+          <t>2633</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>633</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-493</t>
+          <t>CR20230202-548</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>INGAN, JANE</t>
+          <t>PERERA, JASON</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>322,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>13,363.00</t>
+          <t>1,912.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2400</t>
+          <t>2632</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>633</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-493</t>
+          <t>CR20230202-548</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, LOURDES</t>
+          <t>PADRON, EDUARDO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>200,000.00</t>
+          <t>7,525.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>624.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2399</t>
+          <t>2631</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>633</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-493</t>
+          <t>CR20230202-548</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>NAVARRO, JANICE</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>314.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2398</t>
+          <t>2630</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>632</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-493</t>
+          <t>CR20230202-547</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CHAN, MARICEL</t>
+          <t>BUMANGLAG, MAYNARD FRANCIS</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>179,000.00</t>
+          <t>149,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>7,428.50</t>
+          <t>6,183.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2397</t>
+          <t>2629</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>632</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-492</t>
+          <t>CR20230202-547</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>BUMANGLAG, MAYNARD FRANCIS</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>1,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>41.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2396</t>
+          <t>2628</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>632</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-547</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>BUMANGLAG, MAYNARD FRANCIS</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>63,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2395</t>
+          <t>2627</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>632</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-547</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>BUMANGLAG, MAYNARD FRANCIS</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>22,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>913.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2394</t>
+          <t>2626</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>632</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-547</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>BUMANGLAG, MAYNARD FRANCIS</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2393</t>
+          <t>2624</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RETAMAL, RUBY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>631</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-546</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>CONOL, KHARYLLE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>27,888.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2392</t>
+          <t>2623</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RETAMAL, RUBY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>631</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-546</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>CONOL, KHARYLLE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>17,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,116.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2391</t>
+          <t>2622</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RETAMAL, RUBY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>631</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-546</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>CONOL, KHARYLLE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>9,835.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2390</t>
+          <t>2621</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>630</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230106-545</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>SALVADOR, EVELYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>254,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>61,137.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2389</t>
+          <t>2620</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>630</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230106-545</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>ARQUILLO, MARIE CLAIRE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>16,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>2,656.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2388</t>
+          <t>2619</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>629</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230106-544</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2387</t>
+          <t>2618</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>629</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230106-544</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2386</t>
+          <t>2617</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>629</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230106-544</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2385</t>
+          <t>2616</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>629</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230106-544</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>MALACAS, GREFORIO</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2384</t>
+          <t>2615</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>628</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-489</t>
+          <t>CR20230106-543</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, MARIA CRISTINA</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>49,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,270.94</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2383</t>
+          <t>2614</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>628</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-489</t>
+          <t>CR20230106-543</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>1,016.75</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>