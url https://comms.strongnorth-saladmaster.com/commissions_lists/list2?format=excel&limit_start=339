--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2340</t>
+          <t>2573</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>618</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-480</t>
+          <t>CR20230106-533</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>BONOAN, ALICIA</t>
+          <t>CALIXTERIO, JOSEPHINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>27,888.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2335</t>
+          <t>2572</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>618</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-479</t>
+          <t>CR20230106-533</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SUNICO, SHIELA JOY</t>
+          <t>CALIXTERIO, JOSEPHINE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>195,000.00</t>
+          <t>86,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>24,277.50</t>
+          <t>10,707.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2334</t>
+          <t>2571</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>618</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-479</t>
+          <t>CR20230106-533</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SUNICO, SHIELA JOY</t>
+          <t>CALIXTERIO, JOSEPHINE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2333</t>
+          <t>2570</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>618</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-478</t>
+          <t>CR20230106-533</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>AGPAOA, MEL/VANGIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,208.13</t>
+          <t>37,141.87</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>847.27</t>
+          <t>3,082.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2332</t>
+          <t>2569</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>617</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>CR20230106-532</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
           <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>98,000.00</t>
+          <t>57,995.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>8,134.00</t>
+          <t>2,406.79</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2331</t>
+          <t>2568</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>617</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-478</t>
+          <t>CR20230106-532</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>UY, RUEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>3,693.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2330</t>
+          <t>2567</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>617</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-477</t>
+          <t>CR20230106-532</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>GAMBOA, IMELDA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>3,278.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2329</t>
+          <t>2566</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>617</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-477</t>
+          <t>CR20230106-532</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>AYUNON, NENITA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2328</t>
+          <t>2565</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>617</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-477</t>
+          <t>CR20230106-532</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>DISPO, JESUSA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2327</t>
+          <t>2564</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>617</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-476</t>
+          <t>CR20230106-532</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>MANGAOANG, DOMINADOR</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>319,995.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>13,279.79</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2326</t>
+          <t>2563</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-476</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CABANSAG, SUSAN</t>
+          <t>MARQUEZ, NAYLYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>115,500.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>9,586.50</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2325</t>
+          <t>2562</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-476</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTRELL</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,291.68</t>
+          <t>77,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>3,195.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2324</t>
+          <t>2561</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-476</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>247,980.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>10,291.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2323</t>
+          <t>2560</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-476</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>10,167.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>2559</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-476</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>QUINTOS, MILLICENT</t>
+          <t>FUERTE, MICHELLE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>26,571.25</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,308.12</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2321</t>
+          <t>2558</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-475</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>REYES, LAWRENCE</t>
+          <t>ASTROLOGIO, EDGARDO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>18,666.00</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,098.56</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2320</t>
+          <t>2557</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-475</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>189,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>7,843.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2319</t>
+          <t>2556</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-475</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>DAMO, GRETA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>3,278.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2318</t>
+          <t>2555</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-475</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>AGORILLA, CHRISTIAN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,779.28</t>
+          <t>10,167.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2317</t>
+          <t>2554</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-475</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>MADRIAGA, ANABELLE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>21,990.21</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,737.78</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>