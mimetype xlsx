--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2573</t>
+          <t>2893</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>688</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-533</t>
+          <t>CR20230302-601</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CALIXTERIO, JOSEPHINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>27,888.00</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2572</t>
+          <t>2892</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>688</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-533</t>
+          <t>CR20230302-601</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CALIXTERIO, JOSEPHINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>86,000.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>10,707.00</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2571</t>
+          <t>2891</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>688</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-533</t>
+          <t>CR20230302-601</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CALIXTERIO, JOSEPHINE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2570</t>
+          <t>2890</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>687</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-533</t>
+          <t>CR20230302-600</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, MEL/VANGIE</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>37,141.87</t>
+          <t>13,958.33</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,082.78</t>
+          <t>2,317.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2569</t>
+          <t>2889</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>687</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-532</t>
+          <t>CR20230302-600</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>DACANAY, LOIDA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>57,995.00</t>
+          <t>60,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,406.79</t>
+          <t>9,960.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2568</t>
+          <t>2888</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>687</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-532</t>
+          <t>CR20230302-600</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>UY, RUEL</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,693.50</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2567</t>
+          <t>2887</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>687</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-532</t>
+          <t>CR20230302-600</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GAMBOA, IMELDA</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>18,700.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,278.50</t>
+          <t>3,104.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2566</t>
+          <t>2886</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>687</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-532</t>
+          <t>CR20230302-600</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AYUNON, NENITA</t>
+          <t>REYES, LAWRENCE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>78,995.00</t>
+          <t>18,666.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,278.29</t>
+          <t>3,098.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2565</t>
+          <t>2885</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>687</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-532</t>
+          <t>CR20230302-600</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DISPO, JESUSA</t>
+          <t>QUINTOS, MILLICENT</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>78,995.00</t>
+          <t>16,333.33</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,278.29</t>
+          <t>2,711.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2564</t>
+          <t>2884</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>686</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-532</t>
+          <t>CR20230302-599</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>MANGAOANG, DOMINADOR</t>
+          <t>CUA, ELAINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>319,995.00</t>
+          <t>76,194.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>13,279.79</t>
+          <t>3,162.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2563</t>
+          <t>2883</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>686</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-531</t>
+          <t>CR20230302-599</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MARQUEZ, NAYLYN</t>
+          <t>BODINO, SHIRLEY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>21,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2562</t>
+          <t>2882</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>686</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-531</t>
+          <t>CR20230302-599</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>UY, MARLENE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>77,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,195.50</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2561</t>
+          <t>2881</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>686</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-531</t>
+          <t>CR20230302-599</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CORTEZ, JUANA</t>
+          <t>SARMIENTO, MARLENE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>247,980.00</t>
+          <t>14,292.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>10,291.17</t>
+          <t>1,779.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2560</t>
+          <t>2880</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>685</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-531</t>
+          <t>CR20230302-598</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>RESPICIO, LEONORA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>244,995.00</t>
+          <t>23,041.25</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>10,167.29</t>
+          <t>2,868.64</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2559</t>
+          <t>2879</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>685</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-531</t>
+          <t>CR20230302-598</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FUERTE, MICHELLE</t>
+          <t>VENTURA, MELBA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>382.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2558</t>
+          <t>2878</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>685</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-531</t>
+          <t>CR20230302-598</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ASTROLOGIO, EDGARDO</t>
+          <t>TOLENTINO, NANCY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>78,995.00</t>
+          <t>13,200.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,278.29</t>
+          <t>1,643.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2557</t>
+          <t>2877</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>685</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-530</t>
+          <t>CR20230302-598</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>189,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>7,843.50</t>
+          <t>1,912.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2556</t>
+          <t>2876</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>685</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-530</t>
+          <t>CR20230302-598</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DAMO, GRETA</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>79,000.00</t>
+          <t>84,334.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,278.50</t>
+          <t>6,999.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2555</t>
+          <t>2875</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>685</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-530</t>
+          <t>CR20230302-598</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>AGORILLA, CHRISTIAN</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>244,995.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>10,167.29</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2554</t>
+          <t>2874</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>684</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-530</t>
+          <t>CR20230302-597</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MADRIAGA, ANABELLE</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>