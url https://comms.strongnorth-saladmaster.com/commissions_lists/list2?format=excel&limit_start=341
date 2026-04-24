--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2295</t>
+          <t>2533</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BORROMEO, MARY ROSE (100 $)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>611</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-468</t>
+          <t>CR20230106-526</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>M. ACAB/J. CALIXTERIO/R. DOCTOLERO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2294</t>
+          <t>2532</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>VILLACORTA, LORY (100$)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>610</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-468</t>
+          <t>CR20230106-525</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>K. REYES/K. ALOG/S. GABAY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>15,166.67</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,888.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>2531</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>609</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-468</t>
+          <t>CR20230106-524</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>E. DOMINGO/Z. DUMLAO/D. ALCAYGA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2292</t>
+          <t>2530</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>608</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-468</t>
+          <t>CR20230106-523</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>M. VILLANUEVA/M. IBARRA/C. VERSOZA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>2529</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>607</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20230106-522</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DIZON, VIRGILIO</t>
+          <t>J. MARTIN/M. BERNABE/N. PAULINO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>197,497.50</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>31,145.36</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2290</t>
+          <t>2528</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>606</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20230106-521</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>S. DOMINGO/S. SUNICO/G. LAHOZ</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2289</t>
+          <t>2527</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>606</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20230106-521</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>GAMET, LEAH</t>
+          <t>E. LIM/K. INGAN/A. MANALILI</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>166,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>20,667.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2288</t>
+          <t>2526</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>606</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20230106-521</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, CHRISTINA</t>
+          <t>B. BAUTISTA/A.REYES/L. NGO</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2287</t>
+          <t>2525</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>605</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20221222-520</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TAPAOAN, MARISSA</t>
+          <t>DIZON, VIRGILIO</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>197,497.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>31,145.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2286</t>
+          <t>2524</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>605</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20221222-520</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>QUIDEZ, MARITES</t>
+          <t>DELOS SANTOS, CHRISTINA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>12,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2285</t>
+          <t>2523</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>604</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20221222-519</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>QUIDEZ, MARITES</t>
+          <t>MUSNI, CARLITO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>53,700.00</t>
+          <t>18,666.38</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>6,685.65</t>
+          <t>2,323.96</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2284</t>
+          <t>2522</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>604</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20221222-519</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>AGCANAS, WILMER</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>18,666.38</t>
+          <t>33,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,323.96</t>
+          <t>4,108.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2283</t>
+          <t>2521</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>604</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20221222-519</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>BERNABE, MRYNA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>95,998.50</t>
+          <t>126,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>11,951.81</t>
+          <t>15,687.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2282</t>
+          <t>2520</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>604</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20221222-519</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>SOLEDAD, AGUSTIN</t>
+          <t>BERNABE, MRYNA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>126,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>15,687.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2281</t>
+          <t>2519</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>604</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20221222-519</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGCANAS, WILMER</t>
+          <t>BERNABE, MRYNA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>126,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>15,687.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2280</t>
+          <t>2518</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>604</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20221222-519</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>BERNABE, MRYNA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>189,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,779.26</t>
+          <t>23,530.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2279</t>
+          <t>2517</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>603</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-465</t>
+          <t>CR20221215-518</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>AGUSTIN, FERDINAND</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>29,000.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,203.50</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2278</t>
+          <t>2516</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>603</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-465</t>
+          <t>CR20221215-518</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>AGUSTIN, FERDINAND</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,549.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2277</t>
+          <t>2515</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>602</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-465</t>
+          <t>CR20221215-517</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ACIDERA, MA. VICTORIA</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>5,833.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>726.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2276</t>
+          <t>2514</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>602</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20221215-517</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>QUIMOYOG, DAWN GLAMOUR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>261,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,831.50</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>