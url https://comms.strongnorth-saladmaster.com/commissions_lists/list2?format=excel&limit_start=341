--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2533</t>
+          <t>2853</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE (100 $)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>681</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-526</t>
+          <t>CR20230302-594</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>M. ACAB/J. CALIXTERIO/R. DOCTOLERO</t>
+          <t>BUTAY, JOHN LOUIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2532</t>
+          <t>2852</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>681</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-525</t>
+          <t>CR20230302-594</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>K. REYES/K. ALOG/S. GABAY</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,208.13</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>847.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2531</t>
+          <t>2851</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>680</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-524</t>
+          <t>CR20230302-593</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>E. DOMINGO/Z. DUMLAO/D. ALCAYGA</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2530</t>
+          <t>2850</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>680</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-523</t>
+          <t>CR20230302-593</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>M. VILLANUEVA/M. IBARRA/C. VERSOZA</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2529</t>
+          <t>2849</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>680</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-522</t>
+          <t>CR20230302-593</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>J. MARTIN/M. BERNABE/N. PAULINO</t>
+          <t>BARENG, LUZ</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2528</t>
+          <t>2848</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>680</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-521</t>
+          <t>CR20230302-593</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>S. DOMINGO/S. SUNICO/G. LAHOZ</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2527</t>
+          <t>2847</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>680</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-521</t>
+          <t>CR20230302-593</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>E. LIM/K. INGAN/A. MANALILI</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2526</t>
+          <t>2846</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2023-01-06</t>
+          <t>2023-03-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>680</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20230106-521</t>
+          <t>CR20230302-593</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>B. BAUTISTA/A.REYES/L. NGO</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,495.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>290.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2525</t>
+          <t>2845</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLACORTA, LORY (100$)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>679</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-520</t>
+          <t>CR20230211-592</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DIZON, VIRGILIO</t>
+          <t>KATHY REYES/KENNETH ALOG/RHEA CUNANAN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>197,497.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>31,145.28</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2524</t>
+          <t>2844</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DELA PEÑA, CECILIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>678</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-520</t>
+          <t>CR20230208-591</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, CHRISTINA</t>
+          <t>GARVIDA, MA. KYRYNE ARA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>26,560.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2523</t>
+          <t>2843</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>677</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230208-590</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>SINGSON, KATHERINE/JOSE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>18,666.38</t>
+          <t>974,995.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,323.96</t>
+          <t>234,681.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2522</t>
+          <t>2842</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>676</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230208-589</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AGCANAS, WILMER</t>
+          <t>COLLADO, RICHARD</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>101,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>4,191.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2521</t>
+          <t>2841</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>676</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230208-589</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, MRYNA</t>
+          <t>COLLADO, RICHARD</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>126,000.00</t>
+          <t>33,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>15,687.00</t>
+          <t>1,369.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2520</t>
+          <t>2840</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>676</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230208-589</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, MRYNA</t>
+          <t>COLLADO, RICHARD</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>126,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>15,687.00</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2519</t>
+          <t>2839</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>676</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230208-589</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, MRYNA</t>
+          <t>CASTRO, MARIA CRISTINA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>126,000.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>15,687.00</t>
+          <t>1,270.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2518</t>
+          <t>2838</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-22</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>676</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221222-519</t>
+          <t>CR20230208-589</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, MRYNA</t>
+          <t>CASTRO, MARIA CRISTINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>189,000.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>23,530.50</t>
+          <t>1,270.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2517</t>
+          <t>2837</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>676</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-518</t>
+          <t>CR20230208-589</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2516</t>
+          <t>2836</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>675</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-518</t>
+          <t>CR20230208-588</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>7,146.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>296.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2515</t>
+          <t>2835</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>675</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-517</t>
+          <t>CR20230208-588</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>ORGANO, TERESITA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,833.00</t>
+          <t>73,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>726.21</t>
+          <t>3,050.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2514</t>
+          <t>2834</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-08</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>675</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-517</t>
+          <t>CR20230208-588</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>AQUINO, MA. CARIDAD</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>145,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>18,052.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>