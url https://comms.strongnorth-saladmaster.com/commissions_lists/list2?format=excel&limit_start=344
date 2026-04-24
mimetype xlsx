--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2235</t>
+          <t>2473</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>592</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20221215-507</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>VERCELES, JAENNIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>71,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>8,839.50</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2234</t>
+          <t>2472</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>591</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20221215-506</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>IBARRA, SHERWIN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>171,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>18,592.00</t>
+          <t>7,117.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>2471</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>591</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20221215-506</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>IBARRA, SHERWIN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>56,500.00</t>
+          <t>73,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,689.50</t>
+          <t>3,050.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2232</t>
+          <t>2470</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>591</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20221215-506</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>ALLAGADAN, CRISSA JOY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>39,500.00</t>
+          <t>69,995.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,278.50</t>
+          <t>11,038.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2231</t>
+          <t>2469</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>591</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20221215-506</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, MA. CRISTINA</t>
+          <t>ALLAGADAN, CRISSA JOY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>122,500.00</t>
+          <t>150,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>15,251.25</t>
+          <t>23,655.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2230</t>
+          <t>2468</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>591</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20221215-506</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>ALLAGADAN, CRISSA JOY</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>7,885.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2467</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>591</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20221215-506</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>ALLAGADAN, CRISSA JOY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>7,885.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2228</t>
+          <t>2466</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>590</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20221215-505</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>INGAN, KAITLYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>323,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>26,809.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2227</t>
+          <t>2465</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>590</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20221215-505</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ANA LISA</t>
+          <t>BUEN, GRACE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>20,335.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2464</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>590</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20221215-505</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>GUZMAN, LOURDES</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>98,000.00</t>
+          <t>195,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>8,134.00</t>
+          <t>16,185.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2463</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>589</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20221215-504</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2224</t>
+          <t>2462</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>589</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20221215-504</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>AGUSTIN, FERDINAND</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>23,700.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>983.55</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2223</t>
+          <t>2461</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>589</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20221215-504</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2222</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>589</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20221215-504</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TALON, JUDELYN</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>145,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>18,052.50</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2221</t>
+          <t>2459</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>589</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20221215-504</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>TALON, JUDELYN</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2220</t>
+          <t>2458</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>588</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20221215-503</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BARENG, LUZ</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>63,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>10,541.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2219</t>
+          <t>2457</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>588</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20221215-503</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2218</t>
+          <t>2456</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>588</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20221215-503</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2217</t>
+          <t>2455</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>588</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20221215-503</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>18,700.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>3,104.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2216</t>
+          <t>2454</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>588</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20221215-503</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>REYES, LAWRENCE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>18,666.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>3,098.56</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>