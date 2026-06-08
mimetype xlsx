--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2473</t>
+          <t>2789</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>665</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-507</t>
+          <t>CR20230202-579</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JAENNIE</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2472</t>
+          <t>2788</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>664</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-506</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>IBARRA, SHERWIN</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>171,500.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>7,117.25</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2471</t>
+          <t>2787</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>664</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-506</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>IBARRA, SHERWIN</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>73,500.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,050.25</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2470</t>
+          <t>2786</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>664</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-506</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ALLAGADAN, CRISSA JOY</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>69,995.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>11,038.21</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2469</t>
+          <t>2785</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>664</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-506</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALLAGADAN, CRISSA JOY</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>150,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>23,655.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2468</t>
+          <t>2784</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>664</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-506</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ALLAGADAN, CRISSA JOY</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>7,885.00</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2467</t>
+          <t>2783</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>664</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-506</t>
+          <t>CR20230202-578</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ALLAGADAN, CRISSA JOY</t>
+          <t>DECOLEN, EVELYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>7,885.00</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2466</t>
+          <t>2782</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>663</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-505</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>INGAN, KAITLYN</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>323,000.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>26,809.00</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2465</t>
+          <t>2781</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>663</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-505</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BUEN, GRACE</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>18,700.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>20,335.00</t>
+          <t>3,104.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2464</t>
+          <t>2780</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>663</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-505</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, LOURDES</t>
+          <t>REYES, LAWRENCE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>195,000.00</t>
+          <t>18,666.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>16,185.00</t>
+          <t>3,098.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2463</t>
+          <t>2779</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>663</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>REYES, LAWRENCE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,608.33</t>
+          <t>18,666.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>191.25</t>
+          <t>3,098.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2462</t>
+          <t>2778</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>663</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>QUINTOS, MILLICENT</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>16,333.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>2,711.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2461</t>
+          <t>2777</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>663</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-577</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>QUINTOS, MILLICENT</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>16,333.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>774.67</t>
+          <t>2,711.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2460</t>
+          <t>2776</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>662</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-576</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>BAUTISTA, ANGELA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>48,995.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.09</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>3,659.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2459</t>
+          <t>2775</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>662</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-504</t>
+          <t>CR20230202-576</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>PANO, RONALD</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>137,990.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.09</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>10,307.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2458</t>
+          <t>2774</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>662</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-576</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>MANALASTAS, IVORY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>63,500.00</t>
+          <t>66,990.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.09</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>10,541.00</t>
+          <t>5,004.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2457</t>
+          <t>2773</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>661</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-575</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DECOLEN, EVELYN</t>
+          <t>BOHOLST, KRISTINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>49,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>6,100.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2456</t>
+          <t>2772</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>661</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-575</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTRELL</t>
+          <t>REYES, ALICIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,291.68</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>49,177.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2455</t>
+          <t>2771</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>661</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-575</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>YAP, KATRINA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>42,130.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>1,748.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2454</t>
+          <t>2770</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>661</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-503</t>
+          <t>CR20230202-575</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>REYES, LAWRENCE</t>
+          <t>GUZMAN, MIA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>18,666.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.09</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>3,098.56</t>
+          <t>2,988.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>