--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2195</t>
+          <t>2433</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>584</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-443</t>
+          <t>CR20221215-499</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2194</t>
+          <t>2432</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-443</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2193</t>
+          <t>2431</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-443</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,779.28</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2192</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-443</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>21,990.21</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,737.78</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2191</t>
+          <t>2429</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-443</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>3,383.05</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>421.19</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2190</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-442</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JAMES LEONARD</t>
+          <t>COLOMA, LYKA SIONIFER</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>154,000.00</t>
+          <t>64,995.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>19,173.00</t>
+          <t>15,644.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2189</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-442</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JAMES LEONARD</t>
+          <t>OBRA, RONALD</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>50,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>10,375.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2188</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-442</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JAMES LEONARD</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2187</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-441</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>49,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>6,100.50</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2186</t>
+          <t>2424</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-441</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>QUIMOYOG, DAWN GLAMOUR</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>21,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,614.50</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2185</t>
+          <t>2423</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-441</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2184</t>
+          <t>2422</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>EVELYN DOMINGO</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-440</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ANALISA</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>9,296.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2183</t>
+          <t>2421</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>EVELYN DOMINGO</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-440</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ANALISA</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>96,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,984.00</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2182</t>
+          <t>2420</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>EVELYN DOMINGO</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-440</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>23,700.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,967.10</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2181</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>EVELYN DOMINGO</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-440</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>18,666.67</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,549.33</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2418</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>EVELYN DOMINGO</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-440</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,912.43</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2179</t>
+          <t>2417</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-439</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GUZMAN, LOURDES</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>200,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>16,600.00</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2178</t>
+          <t>2416</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-439</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>INGAN, JANE</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>322,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>26,726.00</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2415</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-439</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, LOURDES</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>200,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>16,600.00</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2414</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, JAZEL</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>580</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-438</t>
+          <t>CR20221215-495</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>NAVARRO, JANICE</t>
+          <t>PANO, RONALD</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>249,000.00</t>
+          <t>137,990.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>20,667.00</t>
+          <t>5,726.59</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>