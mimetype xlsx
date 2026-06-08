--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2433</t>
+          <t>2746</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>656</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-499</t>
+          <t>CR20230202-571</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, KATRINA</t>
+          <t>BONOAN, ALICIA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>809.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2432</t>
+          <t>2745</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>656</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-498</t>
+          <t>CR20230202-571</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, KATRINA</t>
+          <t>GARVIDA, MA. KYRYNE ARA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>26,560.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2431</t>
+          <t>2744</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>656</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-498</t>
+          <t>CR20230202-571</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, KATRINA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>8,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>996.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2430</t>
+          <t>2743</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>656</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-498</t>
+          <t>CR20230202-571</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, KATRINA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>8,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>996.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2429</t>
+          <t>2742</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>656</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-498</t>
+          <t>CR20230202-571</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, KATRINA</t>
+          <t>TABON, ORLANDO/JEMILLE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>3,033.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>3,320.00</t>
+          <t>377.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2428</t>
+          <t>2741</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>656</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-498</t>
+          <t>CR20230202-571</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>COLOMA, LYKA SIONIFER</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>64,995.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>15,644.30</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2427</t>
+          <t>2740</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>655</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-498</t>
+          <t>CR20230202-570</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>OBRA, RONALD</t>
+          <t>BAUTISTA, ANGELA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>48,995.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>10,375.00</t>
+          <t>6,099.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2426</t>
+          <t>2739</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>655</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-497</t>
+          <t>CR20230202-570</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>PANO, RONALD</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>137,990.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>17,179.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2425</t>
+          <t>2738</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>654</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-497</t>
+          <t>CR20230202-569</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>MANALASTAS, IVORY</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>66,990.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>8,340.26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2424</t>
+          <t>2737</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>654</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-497</t>
+          <t>CR20230202-569</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BOHOLST, KHRISTINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2423</t>
+          <t>2736</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>654</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-497</t>
+          <t>CR20230202-569</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TOMES, THELMA</t>
+          <t>BOHOLST, KHRISTINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2422</t>
+          <t>2735</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>654</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-497</t>
+          <t>CR20230202-569</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>REYES, ALICIA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>197,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>16,392.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2421</t>
+          <t>2734</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>654</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-497</t>
+          <t>CR20230202-569</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>REYES, ALICIA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>197,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>16,392.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2420</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BAUTISTA, BRETHELINA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>654</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-496</t>
+          <t>CR20230202-569</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>YAP, KATHRINA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>653</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-496</t>
+          <t>CR20230202-568</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MANGLAL-LAN, CIELO MARIE</t>
+          <t>CHNY, NORA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>1,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>124.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>2731</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>653</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-496</t>
+          <t>CR20230202-568</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>CHNY, NORA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2417</t>
+          <t>2730</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>653</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-496</t>
+          <t>CR20230202-568</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>ALOG, KHRISTIAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>354,995.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>29,464.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2416</t>
+          <t>2729</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>653</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-496</t>
+          <t>CR20230202-568</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>ALOG, KHRISTIAN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2415</t>
+          <t>2728</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>653</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-496</t>
+          <t>CR20230202-568</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2414</t>
+          <t>2727</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>653</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-495</t>
+          <t>CR20230202-568</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>PANO, RONALD</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>137,990.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>5,726.59</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>