--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2155</t>
+          <t>2393</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-431</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, E/ASUNCION, R/ASUNCION, E</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2154</t>
+          <t>2392</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-431</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, E/ACIDERA, V/BAQUIRAN, JB</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2153</t>
+          <t>2391</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-431</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, E/MAGAOAY, E./SANTIAGO, Z.</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2152</t>
+          <t>2390</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-431</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, E./GONZALES J./AQUINO,J</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2151</t>
+          <t>2389</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-431</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, E./CORPUZ, R./AQUINO, K.</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2150</t>
+          <t>2388</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-430</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, S/FANACIER, C./RABAGO, E.</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-429</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ESPERANZA, L./INGAN,J./RENIO, Z.</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2148</t>
+          <t>2386</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-429</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ESPERANZA L./GUZMAN, L./TING, J.</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2147</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-429</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ESPERANZA, L./CORPUZ, L./FAVIS, V.</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2146</t>
+          <t>2384</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>574</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-429</t>
+          <t>CR20221215-489</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, L/JAVIER, E./VERA CRUZ, Z.</t>
+          <t>CASTRO, MARIA CRISTINA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>10,208.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,270.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2145</t>
+          <t>2383</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>574</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-429</t>
+          <t>CR20221215-489</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, L./JAVIER, J./DY, LOBELLE</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2144</t>
+          <t>2382</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN (100$)</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>574</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-429</t>
+          <t>CR20221215-489</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DE LEON, J/NAVARRO, J/OCLASIN, A.</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2143</t>
+          <t>2379</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>572</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-428</t>
+          <t>CR20221215-488</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RALLOJAY, ERWIN/LORNA</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>122,000.00</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>15,189.00</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>572</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-428</t>
+          <t>CR20221215-488</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RALLOJAY, ERWIN/LORNA</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>113,000.00</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>14,068.50</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2377</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>572</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-428</t>
+          <t>CR20221215-488</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RALLOJAY, ERWIN/LORNA</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>572</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-428</t>
+          <t>CR20221215-488</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RACOMA, TESSA</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>15,662.50</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,949.98</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2139</t>
+          <t>2375</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>572</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-428</t>
+          <t>CR20221215-488</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RACOMA, TESSA</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>15,662.50</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,949.98</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2138</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BOONGALING, MARJORIE</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>572</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-428</t>
+          <t>CR20221215-488</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RACOMA, TESSA</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>15,662.50</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,949.98</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2137</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>571</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-427</t>
+          <t>CR20221215-487</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>28,875.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,793.25</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2136</t>
+          <t>2372</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>MANZANO, TATUM</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>571</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-427</t>
+          <t>CR20221215-487</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>