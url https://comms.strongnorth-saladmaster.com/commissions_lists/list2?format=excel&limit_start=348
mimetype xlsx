--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2393</t>
+          <t>2706</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>647</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-562</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>PALACAY, MARILYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,700.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,967.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2392</t>
+          <t>2704</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>647</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-562</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>956.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2391</t>
+          <t>2703</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>647</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-491</t>
+          <t>CR20230202-562</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CO, CORAZON</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>956.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2390</t>
+          <t>2702</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>647</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230202-562</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>956.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2389</t>
+          <t>2701</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>647</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230202-562</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>98,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>4,087.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2388</t>
+          <t>2700</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>646</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230202-561</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>DAMMAY, ROMAR</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2387</t>
+          <t>2699</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>646</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230202-561</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>4,608.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>191.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2386</t>
+          <t>2698</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>646</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230202-561</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>18,666.67</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>774.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2385</t>
+          <t>2697</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>646</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-490</t>
+          <t>CR20230202-561</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2384</t>
+          <t>2696</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>646</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-489</t>
+          <t>CR20230202-561</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, MARIA CRISTINA</t>
+          <t>MALACAS, GREGORIO</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,208.33</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,270.94</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2383</t>
+          <t>2695</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>646</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-489</t>
+          <t>CR20230202-561</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>BAGAMASPAD, CAROLIN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2382</t>
+          <t>2694</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-489</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>GARVIDA, ROSARIO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>191.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2379</t>
+          <t>2693</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-488</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, LIBERTY</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>9,216.00</t>
+          <t>10,209.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>764.93</t>
+          <t>847.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2378</t>
+          <t>2692</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-488</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, LIBERTY</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>9,216.00</t>
+          <t>10,208.13</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>764.93</t>
+          <t>847.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2377</t>
+          <t>2691</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-488</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, LIBERTY</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>9,216.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>764.93</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2376</t>
+          <t>2690</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-488</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, LIBERTY</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>9,216.00</t>
+          <t>7,250.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>764.93</t>
+          <t>902.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2375</t>
+          <t>2689</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>645</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-488</t>
+          <t>CR20230202-560</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, LIBERTY</t>
+          <t>BARENG, LUZ</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,216.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>764.93</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2374</t>
+          <t>2688</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-488</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2373</t>
+          <t>2687</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-487</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2372</t>
+          <t>2686</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-15</t>
+          <t>2023-02-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>644</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221215-487</t>
+          <t>CR20230202-559</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.1</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>