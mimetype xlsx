--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9160</t>
+          <t>9406</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2201</t>
+          <t>2262</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2009</t>
+          <t>CR20260123-2067</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>TIRA, ALIPINA</t>
+          <t>ALVIAR, RESURECION</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,216.67</t>
+          <t>31,891.66</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,147.48</t>
+          <t>3,970.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9159</t>
+          <t>9405</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2201</t>
+          <t>2262</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2009</t>
+          <t>CR20260123-2067</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SALVADOR, MARY CRIS</t>
+          <t>APOLONIO, ARACELI</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,916.67</t>
+          <t>37,083.32</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,234.63</t>
+          <t>4,616.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9158</t>
+          <t>9404</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2262</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2008</t>
+          <t>CR20260123-2067</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>MANGANAAN, ROSA</t>
+          <t>MAHOR, JEAN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>322,116.67</t>
+          <t>23,334.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>53,471.37</t>
+          <t>2,905.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9157</t>
+          <t>9403</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BUENO, MARY GRACE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2261</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2008</t>
+          <t>CR20260123-2066</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>POLVOROSA, ROMELA</t>
+          <t>LUCERO, BETTY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>50,400.00</t>
+          <t>9,187.50</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>8,366.40</t>
+          <t>762.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9156</t>
+          <t>9402</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BUENO, MARY GRACE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2261</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2008</t>
+          <t>CR20260123-2066</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SISON, GAY</t>
+          <t>BUENO, DANTE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>26,375.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,189.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9155</t>
+          <t>9401</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>BUENO, MARY GRACE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2261</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2008</t>
+          <t>CR20260123-2066</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, MA NECITA</t>
+          <t>BUENO, DANTE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>26,333.32</t>
+          <t>26,375.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,185.67</t>
+          <t>2,189.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9154</t>
+          <t>9400</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2008</t>
+          <t>CR20260123-2065</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>BERMUDO, GINA</t>
+          <t>ALIPINA, TIRA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>26,333.32</t>
+          <t>68,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,185.67</t>
+          <t>8,466.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9153</t>
+          <t>9399</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2008</t>
+          <t>CR20260123-2065</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, GLEN</t>
+          <t>JAVIER, EDRALINE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>16,666.68</t>
+          <t>40,800.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,766.67</t>
+          <t>5,079.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9152</t>
+          <t>9398</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2007</t>
+          <t>CR20260123-2065</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GARIN, JOYCE ALEXIS</t>
+          <t>JAVIER, JADEN/LENIDITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>18,749.99</t>
+          <t>36,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>4,544.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9151</t>
+          <t>9397</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2007</t>
+          <t>CR20260123-2065</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>MANONGDO, JAN KENNETH</t>
+          <t>JAVIER, CECILE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>32,500.00</t>
+          <t>26,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,697.50</t>
+          <t>3,299.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9150</t>
+          <t>9396</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2007</t>
+          <t>CR20260123-2065</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PERALTA, JASTIN KAY</t>
+          <t>JAVIER, EDRALINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>33,400.00</t>
+          <t>21,816.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,772.20</t>
+          <t>2,716.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9149</t>
+          <t>9395</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2007</t>
+          <t>CR20260123-2065</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>RAVANZO, IRENE</t>
+          <t>JAVIER, CECILE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>21,249.98</t>
+          <t>49,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,527.50</t>
+          <t>6,100.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9148</t>
+          <t>9394</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2259</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2007</t>
+          <t>CR20260123-2064</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>JUGUILON, CONCEPCION</t>
+          <t>JAVIER, JAMES LEONARD</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>12,666.66</t>
+          <t>13,034.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,102.67</t>
+          <t>1,622.73</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9147</t>
+          <t>9393</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2259</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2007</t>
+          <t>CR20260123-2064</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GARIN, CRISTETA</t>
+          <t>ONG, JOHN ERICSON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>11,666.66</t>
+          <t>43,336.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,936.67</t>
+          <t>5,395.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9146</t>
+          <t>9392</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2198</t>
+          <t>2259</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2006</t>
+          <t>CR20260123-2064</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, GLEN</t>
+          <t>ONG, ANGELITO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>12,166.66</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,019.67</t>
+          <t>2,723.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9145</t>
+          <t>9391</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2198</t>
+          <t>2259</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2006</t>
+          <t>CR20260123-2064</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ORINION, THELMA</t>
+          <t>TADEO, NATALIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>13,166.66</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>1,269.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9144</t>
+          <t>9390</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2198</t>
+          <t>2259</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2006</t>
+          <t>CR20260123-2064</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VELASQUEZ, EDRALINE</t>
+          <t>TIRA, ALPINA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>13,168.00</t>
+          <t>18,433.34</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,639.42</t>
+          <t>2,294.95</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9143</t>
+          <t>9389</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2198</t>
+          <t>2259</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2006</t>
+          <t>CR20260123-2064</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>GARIN, JOYCE</t>
+          <t>SALVADOR, MARY CRIS</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>23,750.00</t>
+          <t>19,833.34</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,956.88</t>
+          <t>2,469.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9142</t>
+          <t>9388</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2198</t>
+          <t>2258</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2006</t>
+          <t>CR20260123-2063</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MAGLIBA, ROCKY</t>
+          <t>PANELA, FELY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>23,750.00</t>
+          <t>141,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,956.88</t>
+          <t>17,554.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9141</t>
+          <t>9387</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, CHRISTINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2198</t>
+          <t>2258</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20251209-2006</t>
+          <t>CR20260123-2063</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ERPELLO, DALLA</t>
+          <t>PLETE, NELLA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>21,666.66</t>
+          <t>68,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,697.50</t>
+          <t>16,367.60</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>