--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2053</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>550</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-409</t>
+          <t>CR20221202-467</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTRELL</t>
+          <t>TAPAOAN, MARISSA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,291.68</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,372.42</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2052</t>
+          <t>2286</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>550</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-409</t>
+          <t>CR20221202-467</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>QUIDEZ, MARITES</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2051</t>
+          <t>2285</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>549</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-408</t>
+          <t>CR20221202-466</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>QUIDEZ, MARITES</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>53,700.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>6,685.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>2284</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>549</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-408</t>
+          <t>CR20221202-466</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>MUSNI, CARLITO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>18,666.38</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>2,323.96</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2049</t>
+          <t>2283</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>549</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-408</t>
+          <t>CR20221202-466</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>OJEDA, JOSIE</t>
+          <t>MUSNI, CARLITO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>22,633.00</t>
+          <t>95,998.50</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>939.27</t>
+          <t>11,951.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>2282</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>549</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-408</t>
+          <t>CR20221202-466</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>SOLEDAD, AGUSTIN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2047</t>
+          <t>2281</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>549</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-408</t>
+          <t>CR20221202-466</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>AGCANAS, WILMER</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>21,990.21</t>
+          <t>33,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,737.78</t>
+          <t>4,108.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2046</t>
+          <t>2280</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>549</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-408</t>
+          <t>CR20221202-466</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>3,383.05</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>421.19</t>
+          <t>1,779.26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>2279</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>548</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-407</t>
+          <t>CR20221202-465</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>MAGAOAY, ESTELITA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>96,000.00</t>
+          <t>29,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,984.00</t>
+          <t>1,203.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>548</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-407</t>
+          <t>CR20221202-465</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>MAGAOAY, ESTELITA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>118,498.50</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>4,917.69</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2043</t>
+          <t>2277</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>548</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-407</t>
+          <t>CR20221202-465</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>ACIDERA, MA. VICTORIA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2042</t>
+          <t>2276</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>547</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-407</t>
+          <t>CR20221202-464</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TALON, JUDELYN</t>
+          <t>MAGAOAY, ESTELITA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>150,000.00</t>
+          <t>261,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>18,675.00</t>
+          <t>10,831.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>547</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-407</t>
+          <t>CR20221202-464</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>GOROSPE, IRYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>1,162.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>547</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-406</t>
+          <t>CR20221202-464</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JADEN</t>
+          <t>TABON, ORLANDO/JEMILLE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>3,033.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>377.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2039</t>
+          <t>2273</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>547</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-406</t>
+          <t>CR20221202-464</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JADEN</t>
+          <t>TABON, ORLANDO/JEMILLE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>35,000.00</t>
+          <t>3,033.33</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,357.50</t>
+          <t>377.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2038</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>547</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-406</t>
+          <t>CR20221202-464</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JADEN</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>115,000.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>14,317.50</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2037</t>
+          <t>2271</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, LENIDITA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>547</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-406</t>
+          <t>CR20221202-464</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, JADEN</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2036</t>
+          <t>2270</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>546</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-405</t>
+          <t>CR20221202-463</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>MAGAOAY, ESTELITA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>76,000.00</t>
+          <t>29,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>6,308.00</t>
+          <t>2,407.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2035</t>
+          <t>2269</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>546</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-405</t>
+          <t>CR20221202-463</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RIVERAL, REX VINCENT</t>
+          <t>MAGAOAY, ESTELITA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2034</t>
+          <t>2268</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>545</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-405</t>
+          <t>CR20221202-462</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>ACIDERA, MA. VICTORIA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>98,498.50</t>
+          <t>122,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>8,175.38</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>