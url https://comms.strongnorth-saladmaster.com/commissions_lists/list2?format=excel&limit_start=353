--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2287</t>
+          <t>2604</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>627</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20230106-542</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>TAPAOAN, MARISSA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2286</t>
+          <t>2603</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>626</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-467</t>
+          <t>CR20230106-541</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>QUIDEZ, MARITES</t>
+          <t>ORGANO, SUSANA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>20,883.33</t>
+          <t>276,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,599.97</t>
+          <t>43,604.05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2285</t>
+          <t>2602</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>626</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20230106-541</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>QUIDEZ, MARITES</t>
+          <t>ORGANO, SUSANA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>53,700.00</t>
+          <t>118,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,685.65</t>
+          <t>18,687.45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2284</t>
+          <t>2601</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>626</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20230106-541</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>PADUA, JOEL</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>18,666.38</t>
+          <t>51,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,323.96</t>
+          <t>8,042.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2283</t>
+          <t>2600</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>626</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20230106-541</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MUSNI, CARLITO</t>
+          <t>PADUA, JOEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>95,998.50</t>
+          <t>24,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>11,951.81</t>
+          <t>3,784.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2282</t>
+          <t>2599</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>626</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20230106-541</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SOLEDAD, AGUSTIN</t>
+          <t>ORGANO, REYNALDO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>11,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>1,734.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2281</t>
+          <t>2598</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>626</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20230106-541</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>AGCANAS, WILMER</t>
+          <t>ORGANO, REYNALDO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>38,636.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2280</t>
+          <t>2597</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>625</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-466</t>
+          <t>CR20230106-540</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>TAMAYO, SANTIAGO/EVELYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>160,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,779.26</t>
+          <t>19,920.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2279</t>
+          <t>2596</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>OFIANA, FLORENCE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>625</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-465</t>
+          <t>CR20230106-540</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>TAMAYO, SANTIAGO/EVELYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>29,000.00</t>
+          <t>64,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,203.50</t>
+          <t>7,968.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2278</t>
+          <t>2595</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>624</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-465</t>
+          <t>CR20230106-539</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>TAPAOAN, MARISSA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2277</t>
+          <t>2594</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>623</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-465</t>
+          <t>CR20230106-538</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ACIDERA, MA. VICTORIA</t>
+          <t>QUIDEZ, MARITES</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>20,883.33</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>2,599.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2276</t>
+          <t>2593</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>623</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20230106-538</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>MUSNI, CARLITO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>261,000.00</t>
+          <t>18,666.38</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>10,831.50</t>
+          <t>2,323.96</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2275</t>
+          <t>2592</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>623</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20230106-538</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GOROSPE, IRYN</t>
+          <t>SOLEDAD, AGUSTIN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2274</t>
+          <t>2591</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>623</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20230106-538</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TABON, ORLANDO/JEMILLE</t>
+          <t>AGCANAS, WILMER/MARISSA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,033.33</t>
+          <t>33,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>377.65</t>
+          <t>4,108.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2273</t>
+          <t>2590</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>623</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20230106-538</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>TABON, ORLANDO/JEMILLE</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,033.33</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>377.65</t>
+          <t>1,779.26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>2589</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>623</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20230106-538</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>BERNABE, MRYNA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>126,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>15,687.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2271</t>
+          <t>2588</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>622</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-464</t>
+          <t>CR20230106-537</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>CORPUZ, LOURDES</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>195,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>16,185.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2270</t>
+          <t>2587</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>621</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-463</t>
+          <t>CR20230106-536</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>BUTAY, JOHN LOUIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>29,000.00</t>
+          <t>13,332.33</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>1,106.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2269</t>
+          <t>2586</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>621</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-463</t>
+          <t>CR20230106-536</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MAGAOAY, ESTELITA</t>
+          <t>BUTAY, JOHN LOUIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>13,332.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>1,106.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2268</t>
+          <t>2585</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-12-02</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>545</t>
+          <t>621</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221202-462</t>
+          <t>CR20230106-536</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ACIDERA, MA. VICTORIA</t>
+          <t>BUTAY, JOHN LOUIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>122,500.00</t>
+          <t>19,997.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>1,659.75</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>