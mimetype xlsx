--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2247</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>538</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-399</t>
+          <t>CR20221104-455</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>GONZALES, SHERYL ANN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2246</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>537</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-398</t>
+          <t>CR20221104-454</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>CORPUZ, REYNALDO/MARITES</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>6,640.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2245</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>537</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-398</t>
+          <t>CR20221104-454</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BARENG, LUZ</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>9,296.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2244</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>537</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-398</t>
+          <t>CR20221104-454</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BARENG, LUZ</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>56,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>2,344.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2243</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>537</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-398</t>
+          <t>CR20221104-454</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>39,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2242</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>537</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-398</t>
+          <t>CR20221104-454</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>SOMERA, AIMEE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>30,502.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2241</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>537</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-398</t>
+          <t>CR20221104-454</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>15,166.67</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,888.25</t>
+          <t>18,592.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2240</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>536</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-397</t>
+          <t>CR20221104-453</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>15,166.67</t>
+          <t>91,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,888.25</t>
+          <t>11,329.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2239</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>536</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-397</t>
+          <t>CR20221104-453</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>GONZALES, SHERYL ANN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>15,166.67</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>629.42</t>
+          <t>20,335.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2238</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>536</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-397</t>
+          <t>CR20221104-453</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>CORPUZ, REYNALDO/MARITESS</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>26,560.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2237</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>535</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-397</t>
+          <t>CR20221104-452</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>16,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>1,992.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2236</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>535</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-397</t>
+          <t>CR20221104-452</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>4,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>498.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>535</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-397</t>
+          <t>CR20221104-452</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>71,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>8,839.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>535</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-396</t>
+          <t>CR20221104-452</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>GOROSPE, IRYN</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>58,500.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,855.50</t>
+          <t>18,592.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>535</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-396</t>
+          <t>CR20221104-452</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>115,000.00</t>
+          <t>56,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>14,317.50</t>
+          <t>4,689.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1998</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>535</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-396</t>
+          <t>CR20221104-452</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TABON, ORLANDO/JEMILLE</t>
+          <t>ASUNCION, ROMEL/MITZY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>24,266.64</t>
+          <t>39,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,021.20</t>
+          <t>3,278.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>534</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-395</t>
+          <t>CR20221104-451</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>CASTRO, MA. CRISTINA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>122,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>15,251.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1996</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>534</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-395</t>
+          <t>CR20221104-451</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,270.83</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>531.72</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1995</t>
+          <t>2229</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>534</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-395</t>
+          <t>CR20221104-451</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>2228</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>534</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-395</t>
+          <t>CR20221104-451</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>