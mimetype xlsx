--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2247</t>
+          <t>2564</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>617</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-455</t>
+          <t>CR20230106-532</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GONZALES, SHERYL ANN</t>
+          <t>MANGAOANG, DOMINADOR</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>319,995.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>10,167.50</t>
+          <t>13,279.79</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2246</t>
+          <t>2563</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, REYNALDO/MARITES</t>
+          <t>MARQUEZ, NAYLYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>6,640.00</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2245</t>
+          <t>2562</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>77,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>9,296.00</t>
+          <t>3,195.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2244</t>
+          <t>2561</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>56,500.00</t>
+          <t>247,980.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,344.75</t>
+          <t>10,291.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2243</t>
+          <t>2560</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>39,500.00</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>10,167.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2242</t>
+          <t>2559</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SOMERA, AIMEE</t>
+          <t>FUERTE, MICHELLE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>245,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>30,502.50</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2241</t>
+          <t>2558</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>616</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-454</t>
+          <t>CR20230106-531</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>ASTROLOGIO, EDGARDO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>18,592.00</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2240</t>
+          <t>2557</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-453</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>91,000.00</t>
+          <t>189,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>11,329.50</t>
+          <t>7,843.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2239</t>
+          <t>2556</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-453</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GONZALES, SHERYL ANN</t>
+          <t>DAMO, GRETA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>79,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>20,335.00</t>
+          <t>3,278.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2238</t>
+          <t>2555</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-453</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, REYNALDO/MARITESS</t>
+          <t>AGORILLA, CHRISTIAN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>244,995.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>26,560.00</t>
+          <t>10,167.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2237</t>
+          <t>2554</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>MADRIAGA, ANABELLE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>16,000.00</t>
+          <t>245,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,992.00</t>
+          <t>10,167.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2236</t>
+          <t>2553</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>JAVIER, JADEN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>64,995.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>498.00</t>
+          <t>2,697.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2235</t>
+          <t>2552</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>615</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20230106-530</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>JAVIER, CECILLE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>71,000.00</t>
+          <t>64,995.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>8,839.50</t>
+          <t>2,697.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2234</t>
+          <t>2551</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>614</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20230106-529</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>JAVIER, EDRALINE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>18,592.00</t>
+          <t>3,278.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>2550</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>614</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20230106-529</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>TUAZON, KATRINA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>56,500.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,689.50</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2232</t>
+          <t>2549</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ETHELDREDA</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>614</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-452</t>
+          <t>CR20230106-529</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, ROMEL/MITZY</t>
+          <t>MANANSALA, KHRISTINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>39,500.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,278.50</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2231</t>
+          <t>2548</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>614</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20230106-529</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>CASTRO, MA. CRISTINA</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>122,500.00</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>15,251.25</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2230</t>
+          <t>2547</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>614</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20230106-529</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>PALACOL, RONALD</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2229</t>
+          <t>2546</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>614</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20230106-529</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>RAGOS, DOMICIANO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2228</t>
+          <t>2545</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>613</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-451</t>
+          <t>CR20230106-528</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>PALOMARES, JUNE NATHANIEL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>375,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>15,562.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>