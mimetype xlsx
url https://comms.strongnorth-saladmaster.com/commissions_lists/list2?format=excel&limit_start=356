--- v0 (2026-02-26)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1993</t>
+          <t>2227</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>533</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-395</t>
+          <t>CR20221104-450</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>GARVIDA, ANA LISA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>13,280.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1992</t>
+          <t>2226</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>533</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-395</t>
+          <t>CR20221104-450</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ELIZA ALMA</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>98,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>8,134.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>2225</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>533</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-394</t>
+          <t>CR20221104-450</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ALMA ELIZA</t>
+          <t>DAHILIG, MAEBELLE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>24,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>2224</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>533</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-394</t>
+          <t>CR20221104-450</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ALMA ELIZA</t>
+          <t>CADAVONA, JULIET</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>23,700.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>983.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>2223</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>533</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-394</t>
+          <t>CR20221104-450</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ALMA ELIZA</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>23,041.38</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>956.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1988</t>
+          <t>2222</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>533</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-394</t>
+          <t>CR20221104-450</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>LAGDAO, FRITZIE</t>
+          <t>TALON, JUDELYN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>52,500.00</t>
+          <t>145,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,268.13</t>
+          <t>18,052.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>2221</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>532</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-394</t>
+          <t>CR20221104-449</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>TALON, JUDELYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>272.34</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1986</t>
+          <t>2220</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>532</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-394</t>
+          <t>CR20221104-449</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>BARENG, LUZ</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>272.34</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1985</t>
+          <t>2219</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>532</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-393</t>
+          <t>CR20221104-449</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>272.34</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>2218</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>532</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-393</t>
+          <t>CR20221104-449</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>272.34</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>2217</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>532</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-393</t>
+          <t>CR20221104-449</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>272.34</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1982</t>
+          <t>2216</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>532</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-393</t>
+          <t>CR20221104-449</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BERNABE, FEBELYN</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>26,250.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,268.13</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1981</t>
+          <t>2215</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>531</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-393</t>
+          <t>CR20221104-448</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, CARL ANDREW</t>
+          <t>AGUSTIN, FERDINAND</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>32,708.31</t>
+          <t>86,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,072.18</t>
+          <t>7,138.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1980</t>
+          <t>2214</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>531</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-393</t>
+          <t>CR20221104-448</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CABALLERO, RUSH LEE</t>
+          <t>AGUSTIN, FERDINAND</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>23,041.65</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,868.69</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>2213</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>530</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-392</t>
+          <t>CR20221104-447</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>PAMEROL, JINGLE</t>
+          <t>TAPAOAN, MARISSA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>13,699.98</t>
+          <t>53,700.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,705.65</t>
+          <t>6,685.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>2212</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>530</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-392</t>
+          <t>CR20221104-447</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>PAMEROL, JINGLE</t>
+          <t>SOLEDAD, AGUSTIN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>2211</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>530</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-392</t>
+          <t>CR20221104-447</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTONIO</t>
+          <t>AGCANAS, WILMER</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>124,500.00</t>
+          <t>33,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>4,108.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>2210</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>530</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-392</t>
+          <t>CR20221104-447</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTONIO</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>49,500.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>1,779.26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>2209</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>PAMEROL, JINGLE</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>529</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-391</t>
+          <t>CR20221104-446</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTONIO</t>
+          <t>LLANES, KATE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>124,500.00</t>
+          <t>25,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>10,333.50</t>
+          <t>3,174.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2208</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-02</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>PAMEROL, JINGLE</t>
+          <t>LLANES, JACKLYNE KATE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>529</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220902-391</t>
+          <t>CR20221104-446</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DELOS SANTOS, ANTONIO</t>
+          <t>LLANES, KATE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>49,500.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>