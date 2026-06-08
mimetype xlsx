--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2227</t>
+          <t>2544</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>613</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20230106-528</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GARVIDA, ANA LISA</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>225,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>13,280.00</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2226</t>
+          <t>2543</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>613</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20230106-528</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>DIAZ, GLORIA RIZA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>98,000.00</t>
+          <t>225,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>8,134.00</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>2542</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>613</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20230106-528</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DAHILIG, MAEBELLE</t>
+          <t>SORIANO, CHERYL</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>24,500.00</t>
+          <t>225,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,033.50</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2224</t>
+          <t>2541</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>613</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20230106-528</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CADAVONA, JULIET</t>
+          <t>JAVIER, KHRISTINE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,700.00</t>
+          <t>375,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>983.55</t>
+          <t>15,562.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2223</t>
+          <t>2540</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>613</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20230106-528</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DEGALA, RICHARD</t>
+          <t>QUIOCHO, ENRIQUETTA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>23,041.38</t>
+          <t>295,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>956.22</t>
+          <t>12,242.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2222</t>
+          <t>2539</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>612</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-450</t>
+          <t>CR20230106-527</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>TALON, JUDELYN</t>
+          <t>DOMINGO, THELMA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>145,000.00</t>
+          <t>274,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>18,052.50</t>
+          <t>11,371.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2221</t>
+          <t>2538</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>612</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20230106-527</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TALON, JUDELYN</t>
+          <t>GARALDE, HASHLER</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>301,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>12,491.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2220</t>
+          <t>2537</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>612</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20230106-527</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BARENG, LUZ</t>
+          <t>CADORNA, EDELYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>375,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>15,562.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2219</t>
+          <t>2536</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>612</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20230106-527</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>ORDANZA, ROBERT</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>72,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>2,988.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2218</t>
+          <t>2535</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>612</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20230106-527</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>JAVIER, JADEN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>298,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>12,367.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2217</t>
+          <t>2534</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>612</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20230106-527</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2216</t>
+          <t>2533</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>BORROMEO, MARY ROSE (100 $)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>611</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-449</t>
+          <t>CR20230106-526</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>M. ACAB/J. CALIXTERIO/R. DOCTOLERO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2215</t>
+          <t>2532</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>VILLACORTA, LORY (100$)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>531</t>
+          <t>610</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-448</t>
+          <t>CR20230106-525</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>K. REYES/K. ALOG/S. GABAY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>86,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>7,138.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2214</t>
+          <t>2531</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>531</t>
+          <t>609</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-448</t>
+          <t>CR20230106-524</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, FERDINAND</t>
+          <t>E. DOMINGO/Z. DUMLAO/D. ALCAYGA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2213</t>
+          <t>2530</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>ORGANO, KRYSTAL (100$)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>608</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-447</t>
+          <t>CR20230106-523</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>TAPAOAN, MARISSA</t>
+          <t>M. VILLANUEVA/M. IBARRA/C. VERSOZA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>53,700.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>6,685.65</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2212</t>
+          <t>2529</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>VILLANUEVA, JHENALYNE (100$)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>607</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-447</t>
+          <t>CR20230106-522</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SOLEDAD, AGUSTIN</t>
+          <t>J. MARTIN/M. BERNABE/N. PAULINO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2211</t>
+          <t>2528</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>606</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-447</t>
+          <t>CR20230106-521</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>AGCANAS, WILMER</t>
+          <t>S. DOMINGO/S. SUNICO/G. LAHOZ</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>33,000.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,108.50</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2210</t>
+          <t>2527</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>606</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-447</t>
+          <t>CR20230106-521</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>E. LIM/K. INGAN/A. MANALILI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,779.26</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2209</t>
+          <t>2526</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2023-01-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>DOMENDEN, JOVELYN (100$)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>606</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-446</t>
+          <t>CR20230106-521</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, KATE</t>
+          <t>B. BAUTISTA/A.REYES/L. NGO</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>25,500.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,174.75</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>2525</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-22</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACKLYNE KATE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>605</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-446</t>
+          <t>CR20221222-520</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, KATE</t>
+          <t>DIZON, VIRGILIO</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>197,497.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>31,145.28</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>