--- v0 (2026-02-26)
+++ v1 (2026-04-24)
@@ -177,996 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1893</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-08-05</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>508</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220805-372</t>
+          <t>CR20221104-425</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>DIGAP, REMIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1892</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>508</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-371</t>
-[...2 lines deleted...]
-      <c r="F3" s="1"/>
+          <t>CR20221104-425</t>
+        </is>
+      </c>
+      <c r="F3" s="1" t="inlineStr">
+        <is>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
+        </is>
+      </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>-0.01</t>
-[...2 lines deleted...]
-      <c r="H3" s="1"/>
+          <t>224,000.00</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>.05</t>
+        </is>
+      </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>9,296.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1891</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>508</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-371</t>
+          <t>CR20221104-425</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, JOVENTINO</t>
+          <t>AGPAOA, MEL/VANGIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>67,550.00</t>
+          <t>37,142.14</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>5,606.65</t>
+          <t>3,082.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1890</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, KAREN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-370</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>AYUNON, NENITA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>63,947.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>5,307.60</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1889</t>
+          <t>2123</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-369</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>AYUNON, NENITA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>9,649.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>800.87</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1888</t>
+          <t>2122</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-369</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>DISPO, JESUSA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>9,649.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>800.87</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1887</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-369</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>DISPO, JESUSA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>7,649.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>634.87</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1886</t>
+          <t>2120</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-368</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>28,931.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>3,601.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1885</t>
+          <t>2119</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-368</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>28,931.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>3,601.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1884</t>
+          <t>2118</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-368</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1883</t>
+          <t>2117</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-368</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PASION, ELIZA</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,000.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1882</t>
+          <t>2116</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-368</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>DAMIAN, ESTRELL</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>73,500.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>12,201.00</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1881</t>
+          <t>2115</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-368</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FUERTE, MELODIE</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1880</t>
+          <t>2114</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-367</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1879</t>
+          <t>2113</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-367</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,383.05</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>421.19</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1878</t>
+          <t>2112</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>505</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-367</t>
+          <t>CR20220930-422</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>86,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,779.28</t>
+          <t>7,138.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1877</t>
+          <t>2111</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>505</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-367</t>
+          <t>CR20220930-422</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,186.18</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1876</t>
+          <t>2108</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>503</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-367</t>
+          <t>CR20220930-421</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>QUENG, RHEA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>18,700.00</t>
+          <t>8,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,104.20</t>
+          <t>996.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1875</t>
+          <t>2107</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>503</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-367</t>
+          <t>CR20220930-421</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, JOVENTINO</t>
+          <t>TABON, ORLANDO/JEMILLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>67,550.00</t>
+          <t>3,033.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>5,606.65</t>
+          <t>377.61</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1874</t>
+          <t>2106</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>503</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-366</t>
+          <t>CR20220930-421</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, JOVENTINO</t>
+          <t>RAVAL, ALMA ELIZA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>67,550.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>5,606.65</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>