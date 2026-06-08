--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2127</t>
+          <t>2444</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>586</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-425</t>
+          <t>CR20221215-501</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DIGAP, REMIE</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>13,387.50</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>1,666.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2126</t>
+          <t>2443</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>586</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-425</t>
+          <t>CR20221215-501</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>TOMAS, TABIJE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>2,596.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>9,296.00</t>
+          <t>323.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2125</t>
+          <t>2442</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-11-04</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>585</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20221104-425</t>
+          <t>CR20221215-500</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, MEL/VANGIE</t>
+          <t>TUMANENG, MARITA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>37,142.14</t>
+          <t>8,160.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,082.80</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2124</t>
+          <t>2441</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>585</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-424</t>
+          <t>CR20221215-500</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>AYUNON, NENITA</t>
+          <t>TUMANENG, MARITA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>8,160.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,141.17</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2123</t>
+          <t>2440</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>585</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-424</t>
+          <t>CR20221215-500</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>AYUNON, NENITA</t>
+          <t>AGAG, RHYSSA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,141.17</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2122</t>
+          <t>2439</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>585</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-424</t>
+          <t>CR20221215-500</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DISPO, JESUSA</t>
+          <t>AGAG, RHYSSA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,141.17</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2121</t>
+          <t>2438</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>585</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-424</t>
+          <t>CR20221215-500</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DISPO, JESUSA</t>
+          <t>GOROSPE, IRYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,141.17</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2120</t>
+          <t>2437</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>585</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-424</t>
+          <t>CR20221215-500</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CORTEZ, JUANA</t>
+          <t>GOROSPE, IRYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>28,931.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.1</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,601.91</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2119</t>
+          <t>2436</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>584</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-424</t>
+          <t>CR20221215-499</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CORTEZ, JUANA</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>28,931.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,601.91</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2118</t>
+          <t>2435</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>584</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20221215-499</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2117</t>
+          <t>2434</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>584</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20221215-499</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>19,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,365.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2116</t>
+          <t>2433</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>584</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20221215-499</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>19,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,365.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2115</t>
+          <t>2432</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>19,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>2,365.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2114</t>
+          <t>2431</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>19,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,365.50</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2113</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-423</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>19,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,365.50</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2112</t>
+          <t>2429</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-422</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>ASUNCION, KATRINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>86,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.2</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>7,138.00</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2111</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-422</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>COLOMA, LYKA SIONIFER</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>64,995.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>15,644.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2108</t>
+          <t>2427</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>583</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20221215-498</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>OBRA, RONALD</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>10,375.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2107</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TABON, ORLANDO/JEMILLE</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>3,033.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>377.61</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2106</t>
+          <t>2425</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ALMA ELIZA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>