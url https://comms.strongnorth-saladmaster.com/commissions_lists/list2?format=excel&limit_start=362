--- v0 (2026-02-26)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1873</t>
+          <t>2105</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>503</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-366</t>
+          <t>CR20220930-421</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>OJEDA, JOSIE</t>
+          <t>RAVAL, ALMA ELIZA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>22,633.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>939.27</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1872</t>
+          <t>2104</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>503</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-366</t>
+          <t>CR20220930-421</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>QUINTOS, MILLICENT</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>272.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1871</t>
+          <t>2103</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>503</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-366</t>
+          <t>CR20220930-421</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>REYES, LAWRENCE</t>
+          <t>ABADILLA, CARL ANDREW</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>18,666.00</t>
+          <t>4,958.33</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,098.56</t>
+          <t>617.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1870</t>
+          <t>2102</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>502</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-366</t>
+          <t>CR20220930-420</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>LIM, ESPERANZA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>21,990.21</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,737.78</t>
+          <t>95,076.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1869</t>
+          <t>2101</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>502</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-366</t>
+          <t>CR20220930-420</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>SORIA, GERALDINE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>78,995.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>19,014.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1868</t>
+          <t>2100</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>502</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-420</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FELY</t>
+          <t>RABILAS, FEDERICO</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>225,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.29</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,444.20</t>
+          <t>54,157.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1867</t>
+          <t>2099</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>502</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-420</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FELY</t>
+          <t>RABILAS, FEDERICO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>489,000.00</t>
+          <t>102,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>117,702.30</t>
+          <t>24,551.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1866</t>
+          <t>2098</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>502</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-420</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>RABILAS, FEDERICO</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,763.75</t>
+          <t>4,814.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1865</t>
+          <t>2097</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>502</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-420</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>LATAOAN, ETHELYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>18,666.25</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>3,873.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1864</t>
+          <t>2096</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>501</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-419</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ISAGUIRRE, BENEX</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>164,980.00</t>
+          <t>13,387.50</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>39,710.69</t>
+          <t>1,666.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1863</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>501</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-419</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FELY</t>
+          <t>GALANO, JHOAN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>13,387.50</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,444.20</t>
+          <t>1,666.74</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1862</t>
+          <t>2094</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-418</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FELY</t>
+          <t>CALAOAGAN, DONNA MARIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>489,000.00</t>
+          <t>6,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>117,702.30</t>
+          <t>809.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1861</t>
+          <t>2093</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-418</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>CALAOAGAN, DONNA MARIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,763.75</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1860</t>
+          <t>2092</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-418</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>CALAOAGAN, DONNA MARIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1859</t>
+          <t>2091</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20220930-418</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ISAGUIRRE, BENEX</t>
+          <t>TABIJE, TOMAS</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>164,980.00</t>
+          <t>3,867.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>39,710.69</t>
+          <t>481.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1858</t>
+          <t>2090</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-418</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ISAGUIRRE, BENEX</t>
+          <t>TABIJE, TOMAS</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>77,000.00</t>
+          <t>3,867.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>18,533.90</t>
+          <t>481.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>2089</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-418</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BILLEDO, MICHELLE</t>
+          <t>TUMANENG, MARITA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>150,000.00</t>
+          <t>8,160.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>36,105.00</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1856</t>
+          <t>2088</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>499</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BILLEDO, MICHELLE</t>
+          <t>TUMANENG, MARITA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>8,160.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>12,035.00</t>
+          <t>846.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1855</t>
+          <t>2087</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>499</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FAVIS, VICTORIA</t>
+          <t>AGAG, RIZZALY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>179,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>43,085.30</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1854</t>
+          <t>2086</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>499</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FAVIS, VICTORIA</t>
+          <t>AGAG, RIZZALY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>180,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>43,326.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>