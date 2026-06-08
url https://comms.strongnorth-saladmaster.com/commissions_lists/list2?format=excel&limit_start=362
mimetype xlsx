--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2105</t>
+          <t>2424</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, ALMA ELIZA</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,270.83</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,154.22</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2104</t>
+          <t>2423</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>TOMES, THELMA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.075</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>272.34</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2103</t>
+          <t>2422</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-421</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, CARL ANDREW</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,958.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>617.31</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2102</t>
+          <t>2421</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>582</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20221215-497</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LIM, ESPERANZA</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>395,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>95,076.50</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2101</t>
+          <t>2420</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SORIA, GERALDINE</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>78,995.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>19,014.10</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2100</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RABILAS, FEDERICO</t>
+          <t>MANGLAL-LAN, CIELO MARIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>225,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>54,157.50</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2099</t>
+          <t>2418</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RABILAS, FEDERICO</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>102,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>24,551.40</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2098</t>
+          <t>2417</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RABILAS, FEDERICO</t>
+          <t>GALANO, EVANGELINE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>20,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>4,814.00</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2097</t>
+          <t>2416</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-420</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LATAOAN, ETHELYN</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>18,666.25</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,873.25</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2096</t>
+          <t>2415</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-419</t>
+          <t>CR20221215-496</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>13,387.50</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,666.74</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2095</t>
+          <t>2414</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>580</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-419</t>
+          <t>CR20221215-495</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JHOAN</t>
+          <t>PANO, RONALD</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>13,387.50</t>
+          <t>137,990.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,666.74</t>
+          <t>5,726.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2094</t>
+          <t>2413</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>580</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20221215-495</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CALAOAGAN, DONNA MARIE</t>
+          <t>GUZMAN, LOURDES</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>6,500.00</t>
+          <t>195,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>809.25</t>
+          <t>30,751.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2093</t>
+          <t>2412</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>580</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20221215-495</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CALAOAGAN, DONNA MARIE</t>
+          <t>GUZMAN, LOURDES</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>200,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.19</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>31,540.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2092</t>
+          <t>2411</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>580</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20221215-495</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CALAOAGAN, DONNA MARIE</t>
+          <t>REÑO, ZENAIDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>122,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>29,485.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>2410</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>580</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20221215-495</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>TABIJE, TOMAS</t>
+          <t>REÑO, ZENAIDA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,867.00</t>
+          <t>122,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>481.44</t>
+          <t>29,485.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2090</t>
+          <t>2409</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>579</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20221215-494</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TABIJE, TOMAS</t>
+          <t>DE PERALTA, GRETCHEN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,867.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>481.44</t>
+          <t>4,781.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2089</t>
+          <t>2408</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>579</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-418</t>
+          <t>CR20221215-494</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>TUMANENG, MARITA</t>
+          <t>DE PERALTA, GRETCHEN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,160.00</t>
+          <t>23,041.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>846.60</t>
+          <t>4,781.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2088</t>
+          <t>2407</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>579</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20221215-494</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>TUMANENG, MARITA</t>
+          <t>DY, LOBELLE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>8,160.00</t>
+          <t>125,300.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>846.60</t>
+          <t>30,159.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2087</t>
+          <t>2406</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>579</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20221215-494</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RIZZALY</t>
+          <t>DY, LOBELLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>53,700.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>12,925.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2086</t>
+          <t>2405</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>579</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20221215-494</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>AGAG, RIZZALY</t>
+          <t>BILLEDO, MICHELLE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>125,300.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>30,159.71</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>