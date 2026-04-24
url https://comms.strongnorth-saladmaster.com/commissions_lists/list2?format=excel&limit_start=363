--- v0 (2026-02-26)
+++ v1 (2026-04-24)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1853</t>
+          <t>2085</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>499</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RABOY, NATALETH</t>
+          <t>GOROSPE, IRYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>53,916.80</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1852</t>
+          <t>2084</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>499</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RABOY, NATALETH</t>
+          <t>GOROSPE, IRYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>16,849.00</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1851</t>
+          <t>2083</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>499</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-417</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RABOY, NATALETH</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>26,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>6,258.20</t>
+          <t>363.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1850</t>
+          <t>2082</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>498</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>REYNON, WILLIAM</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>23,498.50</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>53,916.80</t>
+          <t>975.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1849</t>
+          <t>2081</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>498</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>REYNON, WILLIAM</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>11,072.20</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1848</t>
+          <t>2080</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>498</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>86,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>9,628.00</t>
+          <t>3,569.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1847</t>
+          <t>2079</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>498</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1846</t>
+          <t>2078</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>498</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-362</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, SHERWIN/KATHLENE</t>
+          <t>AGPAOA, MEL/VANGIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>310,000.00</t>
+          <t>37,142.14</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>6,432.50</t>
+          <t>3,082.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1845</t>
+          <t>2077</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>498</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-362</t>
+          <t>CR20220930-416</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, SHERWIN/KATHLENE</t>
+          <t>AGPAOA, MEL/VANGIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>37,142.14</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>3,082.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>2076</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>497</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-362</t>
+          <t>CR20220930-415</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, MEL/VANGIE</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>37,142.14</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,082.80</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1843</t>
+          <t>2075</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>497</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-362</t>
+          <t>CR20220930-415</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>20,650.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,713.95</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1842</t>
+          <t>2074</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>497</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-361</t>
+          <t>CR20220930-415</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, SHERWIN/KATHLENE</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>310,000.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>32,162.50</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1841</t>
+          <t>2073</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>496</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-361</t>
+          <t>CR20220930-414</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, SHERWIN/KATHLENE</t>
+          <t>REYNON, WILLIAM</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,498.50</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.125</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,037.50</t>
+          <t>1,950.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1840</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>TOLENTINO, LIZA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>496</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-361</t>
+          <t>CR20220930-414</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>REYNON, WILLIAM</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>20,650.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>856.98</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1839</t>
+          <t>2071</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL(100$)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>441</t>
+          <t>495</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-360</t>
+          <t>CR20220930-413</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY/GUBA, MARIA ALICIA/PALAGANAS, KATHRYN-DR. RUEL NEPUSCUA</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1838</t>
+          <t>2070</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>495</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-359</t>
+          <t>CR20220930-413</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>DAQUIOAG, MARIA ELOISA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>7,636.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1837</t>
+          <t>2069</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>495</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-359</t>
+          <t>CR20220930-413</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>DURAN, JENNIFER</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>7,636.00</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1836</t>
+          <t>2068</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-359</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LALANGAN, ROLANDO</t>
+          <t>DURAN, JENNIFER</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1835</t>
+          <t>2067</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-359</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1834</t>
+          <t>2066</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-07-14</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220714-358</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VERCELES, JEANIE</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>