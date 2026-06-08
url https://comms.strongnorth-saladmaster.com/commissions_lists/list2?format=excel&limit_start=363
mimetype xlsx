--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2085</t>
+          <t>2404</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>579</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20221215-494</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GOROSPE, IRYN</t>
+          <t>BILLEDO, MICHELLE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>53,700.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>12,925.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2084</t>
+          <t>2403</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>578</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20221215-493</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>GOROSPE, IRYN</t>
+          <t>MANUEL, MARIBEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>183,600.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>44,192.52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2083</t>
+          <t>2402</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>578</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-417</t>
+          <t>CR20221215-493</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>MANUEL, MARIBEL</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>78,600.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>363.13</t>
+          <t>18,919.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2082</t>
+          <t>2401</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>578</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20221215-493</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>REYNON, WILLIAM</t>
+          <t>INGAN, JANE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>23,498.50</t>
+          <t>322,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>975.19</t>
+          <t>13,363.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2081</t>
+          <t>2400</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>578</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20221215-493</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>REYNON, WILLIAM</t>
+          <t>CORPUZ, LOURDES</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>200,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>8,300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2080</t>
+          <t>2399</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>578</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20221215-493</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>NAVARRO, JANICE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>86,000.00</t>
+          <t>249,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,569.00</t>
+          <t>10,333.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2079</t>
+          <t>2398</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>578</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20221215-493</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, JONATHAN/ETHEL</t>
+          <t>CHAN, MARICEL</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>179,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>7,428.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2078</t>
+          <t>2397</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>577</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20221215-492</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, MEL/VANGIE</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>37,142.14</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,082.80</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2077</t>
+          <t>2396</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-416</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, MEL/VANGIE</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>37,142.14</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,082.80</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2076</t>
+          <t>2395</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-415</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2075</t>
+          <t>2394</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-415</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2074</t>
+          <t>2393</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-415</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>19,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,639.25</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2073</t>
+          <t>2392</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-414</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>REYNON, WILLIAM</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>23,498.50</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,950.38</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2072</t>
+          <t>2391</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, LIZA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>576</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-414</t>
+          <t>CR20221215-491</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>REYNON, WILLIAM</t>
+          <t>CO, CORAZON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2071</t>
+          <t>2390</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-413</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2070</t>
+          <t>2389</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-413</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DAQUIOAG, MARIA ELOISA</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2069</t>
+          <t>2388</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-413</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DURAN, JENNIFER</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2068</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-412</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DURAN, JENNIFER</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2067</t>
+          <t>2386</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-412</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2066</t>
+          <t>2385</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-09-30</t>
+          <t>2022-12-15</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>575</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220930-412</t>
+          <t>CR20221215-490</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BAGAOISAN, RONALYN</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>