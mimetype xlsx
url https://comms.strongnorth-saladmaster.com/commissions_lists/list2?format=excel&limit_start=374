--- v0 (2026-02-26)
+++ v1 (2026-04-23)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1609</t>
+          <t>1865</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA CADA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>447</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-307</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, CARLA MAE</t>
+          <t>DE PERALTA, GRETCHEN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>110,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>22,825.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA CADA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>447</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-307</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, CARLA MAE</t>
+          <t>ISAGUIRRE, BENEX</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>164,980.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>39,710.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1607</t>
+          <t>1863</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA CADA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>446</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-307</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, CARLA MAE</t>
+          <t>TACATA, FELY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>6,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>1,444.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1606</t>
+          <t>1862</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>446</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-306</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>DE LARA, JOAN</t>
+          <t>TACATA, FELY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>80,000.00</t>
+          <t>489,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>9,960.00</t>
+          <t>117,702.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1605</t>
+          <t>1861</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>446</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-306</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE LARA, JOAN</t>
+          <t>DE PERALTA, GRETCHEN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>8,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>1,763.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1604</t>
+          <t>1860</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>446</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-306</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>DE PERALTA, GRETCHEN</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>20,650.00</t>
+          <t>110,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,713.95</t>
+          <t>22,825.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1603</t>
+          <t>1859</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>446</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-306</t>
+          <t>CR20220804-365</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>ISAGUIRRE, BENEX</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,649.99</t>
+          <t>164,980.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,713.95</t>
+          <t>39,710.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1602</t>
+          <t>1858</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>445</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-306</t>
+          <t>CR20220804-364</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>ISAGUIRRE, BENEX</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>20,650.00</t>
+          <t>77,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,713.95</t>
+          <t>18,533.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1601</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>445</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-305</t>
+          <t>CR20220804-364</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>JULIEN, DEBBIE</t>
+          <t>BILLEDO, MICHELLE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>78,995.00</t>
+          <t>150,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>9,834.88</t>
+          <t>36,105.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1600</t>
+          <t>1856</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>445</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-304</t>
+          <t>CR20220804-364</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BARENG, LUZ</t>
+          <t>BILLEDO, MICHELLE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>12,035.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1599</t>
+          <t>1855</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>445</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-304</t>
+          <t>CR20220804-364</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, GERLIE</t>
+          <t>FAVIS, VICTORIA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>179,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>573.70</t>
+          <t>43,085.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1598</t>
+          <t>1854</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>445</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-304</t>
+          <t>CR20220804-364</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>FAVIS, VICTORIA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>15,166.67</t>
+          <t>180,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,888.25</t>
+          <t>43,326.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1597</t>
+          <t>1853</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>445</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-304</t>
+          <t>CR20220804-364</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>RABOY, NATALETH</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>53,916.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1596</t>
+          <t>1852</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>444</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-304</t>
+          <t>CR20220804-363</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>RABOY, NATALETH</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>70,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>16,849.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1595</t>
+          <t>1851</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-05-03</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>444</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220503-304</t>
+          <t>CR20220804-363</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CHIU, MARIE</t>
+          <t>RABOY, NATALETH</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>14,757.75</t>
+          <t>26,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,224.89</t>
+          <t>6,258.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1594</t>
+          <t>1850</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>PARADA, EMILY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>444</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-303</t>
+          <t>CR20220804-363</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VIRTUDEZ, BEATRIZ</t>
+          <t>DIOCERA, CHRISTINE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>220,000.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>18,260.00</t>
+          <t>53,916.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1593</t>
+          <t>1849</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>PARADA, EMILY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>444</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-303</t>
+          <t>CR20220804-363</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>VIRTUDEZ, BEATRIZ</t>
+          <t>DIOCERA, CHRISTINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>46,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>11,072.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1589</t>
+          <t>1848</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>444</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-302</t>
+          <t>CR20220804-363</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALOG, GLORIA</t>
+          <t>DIOCERA, CHRISTINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>195,000.00</t>
+          <t>40,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>24,277.50</t>
+          <t>9,628.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1588</t>
+          <t>1847</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>444</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-302</t>
+          <t>CR20220804-363</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ALOG, GLORIA</t>
+          <t>DIOCERA, CHRISTINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>200,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>24,900.00</t>
+          <t>2,407.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1587</t>
+          <t>1846</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>443</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-301</t>
+          <t>CR20220804-362</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>ANCHETA, SHERWIN/KATHLENE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>56,000.00</t>
+          <t>310,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>6,432.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>