--- v1 (2026-04-23)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1865</t>
+          <t>2134</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>509</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20221104-426</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>PARAGNA, LOURDES</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1864</t>
+          <t>2133</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>509</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20221104-426</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ISAGUIRRE, BENEX</t>
+          <t>DE GUZMAN, ARMANDO</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>164,980.00</t>
+          <t>5,300.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>39,710.69</t>
+          <t>879.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1863</t>
+          <t>2132</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>509</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20221104-426</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FELY</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>4,600.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,444.20</t>
+          <t>763.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1862</t>
+          <t>2131</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>509</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20221104-426</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>TACATA, FELY</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>489,000.00</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>117,702.30</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1861</t>
+          <t>2130</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>509</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20221104-426</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,500.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,763.75</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1860</t>
+          <t>2129</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>509</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20221104-426</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DE PERALTA, GRETCHEN</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>22,825.00</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1859</t>
+          <t>2128</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>508</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-365</t>
+          <t>CR20221104-425</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ISAGUIRRE, BENEX</t>
+          <t>DIGAP, REMIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>164,980.00</t>
+          <t>69,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>39,710.69</t>
+          <t>2,863.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1858</t>
+          <t>2127</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>508</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20221104-425</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ISAGUIRRE, BENEX</t>
+          <t>DIGAP, REMIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>77,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>18,533.90</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>2126</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>508</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20221104-425</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BILLEDO, MICHELLE</t>
+          <t>ASUNCION, JONATHAN/ETHEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>150,000.00</t>
+          <t>224,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>36,105.00</t>
+          <t>9,296.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1856</t>
+          <t>2125</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-11-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>508</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20221104-425</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BILLEDO, MICHELLE</t>
+          <t>AGPAOA, MEL/VANGIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>37,142.14</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>12,035.00</t>
+          <t>3,082.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1855</t>
+          <t>2124</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>FAVIS, VICTORIA</t>
+          <t>AYUNON, NENITA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>179,000.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>43,085.30</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1854</t>
+          <t>2123</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>FAVIS, VICTORIA</t>
+          <t>AYUNON, NENITA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>180,000.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>43,326.00</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1853</t>
+          <t>2122</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-364</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RABOY, NATALETH</t>
+          <t>DISPO, JESUSA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>53,916.80</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1852</t>
+          <t>2121</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RABOY, NATALETH</t>
+          <t>DISPO, JESUSA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>16,849.00</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1851</t>
+          <t>2120</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RABOY, NATALETH</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>26,000.00</t>
+          <t>28,931.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>6,258.20</t>
+          <t>3,601.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1850</t>
+          <t>2119</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>507</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-424</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>224,000.00</t>
+          <t>28,931.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>53,916.80</t>
+          <t>3,601.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1849</t>
+          <t>2118</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>11,072.20</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1848</t>
+          <t>2117</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>40,000.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>9,628.00</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1847</t>
+          <t>2116</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-363</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>DIOCERA, CHRISTINE</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1846</t>
+          <t>2115</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-08-04</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>506</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220804-362</t>
+          <t>CR20220930-423</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ANCHETA, SHERWIN/KATHLENE</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>310,000.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>6,432.50</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>