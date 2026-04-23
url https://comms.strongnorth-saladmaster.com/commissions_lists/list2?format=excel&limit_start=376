--- v0 (2026-02-26)
+++ v1 (2026-04-23)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1566</t>
+          <t>1825</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-04-02</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BELISARIO, JENNETTE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220402-297</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>CALIVA, REYSHELLE</t>
+          <t>PUNO, JENNIFER</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1565</t>
+          <t>1824</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-296</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>FUERTE, MELODIE</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>95,998.50</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>15,935.75</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1564</t>
+          <t>1823</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1563</t>
+          <t>1822</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CHIU, MARIE</t>
+          <t>LUIS, MAYBELLE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>20,737.75</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,721.23</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1562</t>
+          <t>1821</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>LUIS, MAYBELLE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1561</t>
+          <t>1820</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>DELOS TRINOS, MELANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>21,990.21</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,737.78</t>
+          <t>1,743.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1560</t>
+          <t>1819</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>3,383.05</t>
+          <t>23,200.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>421.19</t>
+          <t>3,851.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1559</t>
+          <t>1818</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,779.28</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1558</t>
+          <t>1817</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-294</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, MARIE JOYCE</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1557</t>
+          <t>1816</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>436</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-294</t>
+          <t>CR20220630-355</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, MARIE JOYCE</t>
+          <t>RAMOS, CATHERINE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>51,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>4,233.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1556</t>
+          <t>1815</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>436</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-294</t>
+          <t>CR20220630-355</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BUMANGLAG, MAYLANIE</t>
+          <t>RAMOS, CATHERINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>28,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1555</t>
+          <t>1814</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>436</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-294</t>
+          <t>CR20220630-355</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, LEAH</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>22,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1554</t>
+          <t>1813</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>436</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-294</t>
+          <t>CR20220630-355</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>46,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>3,818.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1553</t>
+          <t>1812</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DOMINGO, PREMALYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>436</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-293</t>
+          <t>CR20220630-355</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, LEAH ABIGAIL</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>6,000.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1552</t>
+          <t>1802</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>433</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-293</t>
+          <t>CR20220629-354</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GANAL, STEPHANIE</t>
+          <t>ESPIRITU, JOVENTINO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>67,550.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>5,606.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1551</t>
+          <t>1801</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>433</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-293</t>
+          <t>CR20220629-354</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GALANO, EVANGELINE</t>
+          <t>ESPIRITU, JOVENTINO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>47,900.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>3,975.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1550</t>
+          <t>1800</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PASCUA, MARCHELLE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>433</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-293</t>
+          <t>CR20220629-354</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DE LOS TRINOS, MELANIE</t>
+          <t>ESPIRITU, JOVENTINO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1549</t>
+          <t>1799</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>432</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-293</t>
+          <t>CR20220629-353</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>63,498.50</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>664.00</t>
+          <t>5,270.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1548</t>
+          <t>1798</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>REYES, MELANIE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>432</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-293</t>
+          <t>CR20220629-353</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TABIOS, CRISTITA</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1547</t>
+          <t>1797</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-06-29</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>431</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-292</t>
+          <t>CR20220629-352</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>RAFALES, GLAUDEN</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>73,498.50</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>6,100.38</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>