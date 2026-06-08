--- v1 (2026-04-23)
+++ v2 (2026-06-08)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1825</t>
+          <t>2068</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-357</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PUNO, JENNIFER</t>
+          <t>DURAN, JENNIFER</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1824</t>
+          <t>2067</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-357</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>593.09</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1823</t>
+          <t>2066</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-357</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>593.09</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1822</t>
+          <t>2065</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>LUIS, MAYBELLE</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>1,037.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1821</t>
+          <t>2064</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>LUIS, MAYBELLE</t>
+          <t>BAGAOISAN, RONALYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1820</t>
+          <t>2063</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>494</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220930-412</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DELOS TRINOS, MELANIE</t>
+          <t>GARCIA, MELINDA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1819</t>
+          <t>2062</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>493</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220930-411</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>SOLEDAD, AGUSTIN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>23,200.00</t>
+          <t>93,700.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,851.20</t>
+          <t>11,665.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1818</t>
+          <t>2061</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>493</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220930-411</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>AGCANAS, WILMER/MARISSA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>48,990.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>6,099.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1817</t>
+          <t>2060</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-07-01</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>493</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220701-356</t>
+          <t>CR20220930-411</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>AGCANAS, WILMER/MARISSA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>21,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>2,614.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1816</t>
+          <t>2059</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>493</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220630-355</t>
+          <t>CR20220930-411</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CATHERINE</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>51,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>4,233.00</t>
+          <t>1,779.26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1815</t>
+          <t>2058</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>493</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220630-355</t>
+          <t>CR20220930-411</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>RAMOS, CATHERINE</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>28,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>1,779.26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1814</t>
+          <t>2057</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>LLANES, KATE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>492</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220630-355</t>
+          <t>CR20220930-410</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>115,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>9,586.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1813</t>
+          <t>2056</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>491</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220630-355</t>
+          <t>CR20220930-409</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>RIVERAL, REX VINCENT</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>46,000.00</t>
+          <t>96,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,818.00</t>
+          <t>3,984.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1812</t>
+          <t>2055</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-06-30</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>491</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220630-355</t>
+          <t>CR20220930-409</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ANGELES, GENEVIEVE</t>
+          <t>DEGALA, RICHARD</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>118,498.50</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>4,917.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1802</t>
+          <t>2054</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>491</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-354</t>
+          <t>CR20220930-409</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, JOVENTINO</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>67,550.00</t>
+          <t>115,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>5,606.65</t>
+          <t>9,586.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1801</t>
+          <t>2053</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>491</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-354</t>
+          <t>CR20220930-409</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, JOVENTINO</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>47,900.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,975.70</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1800</t>
+          <t>2052</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MARCHELLE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>491</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-354</t>
+          <t>CR20220930-409</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, JOVENTINO</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1799</t>
+          <t>2051</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>490</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-353</t>
+          <t>CR20220930-408</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>63,498.50</t>
+          <t>18,700.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>5,270.38</t>
+          <t>3,104.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1798</t>
+          <t>2050</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>REYES, MELANIE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>490</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-353</t>
+          <t>CR20220930-408</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>18,700.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,104.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1797</t>
+          <t>2049</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-06-29</t>
+          <t>2022-09-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>490</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220629-352</t>
+          <t>CR20220930-408</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>FERNANDEZ, JOSEPHINE</t>
+          <t>OJEDA, JOSIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>73,498.50</t>
+          <t>22,633.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>6,100.38</t>
+          <t>939.27</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>