--- v0 (2026-02-26)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1526</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>482</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-287</t>
+          <t>CR20220902-400</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MADAMBA, PHOEBE LIEZEL</t>
+          <t>DURAN, JENNIFER</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,250.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>529.13</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1525</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>482</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-287</t>
+          <t>CR20220902-400</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MADAMBA, PHOEBE LIEZEL</t>
+          <t>DURAN, JENNIFER</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,250.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>529.13</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1524</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>482</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-286</t>
+          <t>CR20220902-400</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>MADAMBA, PHOEBE LIEZEL</t>
+          <t>GARCIA, MELINDA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,178.75</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1523</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>482</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-286</t>
+          <t>CR20220902-400</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MADAMBA, PHOEBE LIEZEL</t>
+          <t>LUIS, MAYBELLE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1522</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>482</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-286</t>
+          <t>CR20220902-400</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>UY, RUEL</t>
+          <t>GANAL, STEPHANIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>15,500.00</t>
+          <t>11,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,286.50</t>
+          <t>1,909.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1521</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>482</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-286</t>
+          <t>CR20220902-400</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>UY, RUEL</t>
+          <t>GANAL, STEPHANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>23,500.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,950.50</t>
+          <t>3,320.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1520</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>481</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-286</t>
+          <t>CR20220902-399</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>UY, RUEL</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1519</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>481</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-286</t>
+          <t>CR20220902-399</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>6,200.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>514.60</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1518</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-285</t>
+          <t>CR20220902-398</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>ANGELES, GENEVIEVE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>19,750.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,639.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1517</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-285</t>
+          <t>CR20220902-398</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>BARENG, LUZ</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1516</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-285</t>
+          <t>CR20220902-398</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MANANSALA, KHRISTINE</t>
+          <t>BARENG, LUZ</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,089.38</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1515</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-285</t>
+          <t>CR20220902-398</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MANANSALA, KHRISTINE</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,089.38</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-285</t>
+          <t>CR20220902-398</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MANANSALA, KHRISTINE</t>
+          <t>ESPIRITU, GERLIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,089.38</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1513</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-285</t>
+          <t>CR20220902-398</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, JENNIFER</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>17,208.00</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,142.40</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1512</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-03-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>479</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220331-284</t>
+          <t>CR20220902-397</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BARNACHEA, SHEILA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>194,995.00</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>46,935.30</t>
+          <t>1,888.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1511</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-03-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>479</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220331-284</t>
+          <t>CR20220902-397</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BARNACHEA, SHEILA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>200,000.00</t>
+          <t>15,166.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>48,140.00</t>
+          <t>629.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1510</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-03-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>479</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220331-284</t>
+          <t>CR20220902-397</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>LATAOAN, ETHELYN</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>18,666.25</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,873.25</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1509</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-03-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>GABAON, DANIELLA</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>479</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220331-283</t>
+          <t>CR20220902-397</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>BUAN, MON/RITA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>245,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.24</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>48,804.00</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1508</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>479</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-282</t>
+          <t>CR20220902-397</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY GRACE</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>62,500.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>5,187.50</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1507</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>479</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-282</t>
+          <t>CR20220902-397</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY GRACE</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>