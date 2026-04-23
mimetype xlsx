--- v0 (2026-02-26)
+++ v1 (2026-04-23)
@@ -177,996 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1506</t>
+          <t>1756</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>423</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-282</t>
+          <t>CR20220602-344</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY GRACE</t>
+          <t>ALOG, OFELIA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
           <t>50,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1505</t>
+          <t>1755</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>423</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-281</t>
+          <t>CR20220602-344</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY GRACE</t>
+          <t>ALOG, OFELIA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>62,500.00</t>
+          <t>25,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,593.75</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1504</t>
+          <t>1754</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>422</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-281</t>
+          <t>CR20220602-343</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY GRACE</t>
+          <t>AGUSTIN, LUISA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>3,792.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>78.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1503</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>422</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-281</t>
+          <t>CR20220602-343</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MARY GRACE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1502</t>
+          <t>1752</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>422</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-281</t>
+          <t>CR20220602-343</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, MARIE JOYCE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>5,810.00</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1501</t>
+          <t>1751</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-03-29</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>422</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220329-281</t>
+          <t>CR20220602-343</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>SANTOS, MARIE JOYCE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1497</t>
+          <t>1750</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>422</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-280</t>
+          <t>CR20220602-343</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ABALOS, ELAINE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1496</t>
+          <t>1749</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>422</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-279</t>
+          <t>CR20220602-343</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ABALOS, ELAINE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1495</t>
+          <t>1748</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BORROMEO, MARY ROSE (100 $)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>421</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-279</t>
+          <t>CR20220602-342</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ABALOS, ELAINE</t>
+          <t>ACAB, MARY ROSE/TOLENTINO, JAYSON/LIZA-JANET MIGUEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1494</t>
+          <t>1747</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>420</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-279</t>
+          <t>CR20220602-341</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ABALOS, ELAINE</t>
+          <t>DOMINGO, PREMALYN/ANGELES, GENEVIEVE-JENNY JESUSA CATUBAY</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1493</t>
+          <t>1746</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-06-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BAUZON, BABY CHERYL(100$)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>419</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-279</t>
+          <t>CR20220602-340</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, REMIBES</t>
+          <t>VILLACORTA, LORY/CO, CORAZON-BAUTISTA, CRESELDA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1492</t>
+          <t>1745</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>418</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-279</t>
+          <t>CR20220531-339</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, REMIBES</t>
+          <t>PARAGNA, LOURDES</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>38,400.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>6,374.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1744</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>418</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-279</t>
+          <t>CR20220531-339</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, REMIBES</t>
+          <t>DE GUZMAN, ARMANDO</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1490</t>
+          <t>1743</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>418</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-278</t>
+          <t>CR20220531-339</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JOCELYN</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,600.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>763.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1489</t>
+          <t>1742</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>418</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-278</t>
+          <t>CR20220531-339</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JOCELYN</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1488</t>
+          <t>1741</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>418</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-278</t>
+          <t>CR20220531-339</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JOCELYN</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1487</t>
+          <t>1740</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>418</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-278</t>
+          <t>CR20220531-339</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ARIOLA, MICHELLE</t>
+          <t>SISON, ROSE ANN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
           <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1486</t>
+          <t>1739</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>417</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-278</t>
+          <t>CR20220531-338</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ARIOLA, MICHELLE</t>
+          <t>AGPAOA, MEL/VANGIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1485</t>
+          <t>1738</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>CAMPOSO, ILENE</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>417</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-278</t>
+          <t>CR20220531-338</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ARIOLA, MICHELLE</t>
+          <t>AGPAOA, MEL/VANGIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1737</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-03-12</t>
+          <t>2022-05-31</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>ACAB, MARY ROSE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>417</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220312-277</t>
-[...2 lines deleted...]
-      <c r="F21" s="1"/>
+          <t>CR20220531-338</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>DE LARA, JOAN</t>
+        </is>
+      </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>-0.01</t>
-[...2 lines deleted...]
-      <c r="H21" s="1"/>
+          <t>50,000.00</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>.15</t>
+        </is>
+      </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>