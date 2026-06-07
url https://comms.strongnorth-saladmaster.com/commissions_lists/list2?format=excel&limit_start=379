--- v1 (2026-04-23)
+++ v2 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1756</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>478</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-344</t>
+          <t>CR20220902-396</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ALOG, OFELIA</t>
+          <t>GOROSPE, IRYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>58,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>4,855.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1755</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>478</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-344</t>
+          <t>CR20220902-396</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ALOG, OFELIA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>25,000.00</t>
+          <t>115,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>14,317.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1754</t>
+          <t>1998</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>478</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-343</t>
+          <t>CR20220902-396</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>AGUSTIN, LUISA</t>
+          <t>TABON, ORLANDO/JEMILLE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>3,792.00</t>
+          <t>24,266.64</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>78.68</t>
+          <t>3,021.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>477</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-343</t>
+          <t>CR20220902-395</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1752</t>
+          <t>1996</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>477</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-343</t>
+          <t>CR20220902-395</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>4,270.83</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>531.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1751</t>
+          <t>1995</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>477</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-343</t>
+          <t>CR20220902-395</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1750</t>
+          <t>1994</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>477</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-343</t>
+          <t>CR20220902-395</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1749</t>
+          <t>1993</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>477</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-343</t>
+          <t>CR20220902-395</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1748</t>
+          <t>1992</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MARY ROSE (100 $)</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>477</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-342</t>
+          <t>CR20220902-395</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE/TOLENTINO, JAYSON/LIZA-JANET MIGUEL</t>
+          <t>RAVAL, ELIZA ALMA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1747</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE (100$)</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>476</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-341</t>
+          <t>CR20220902-394</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, PREMALYN/ANGELES, GENEVIEVE-JENNY JESUSA CATUBAY</t>
+          <t>RAVAL, ALMA ELIZA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1746</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-06-02</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL(100$)</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>476</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220602-340</t>
+          <t>CR20220902-394</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY/CO, CORAZON-BAUTISTA, CRESELDA</t>
+          <t>RAVAL, ALMA ELIZA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>1.205</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1745</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>476</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-339</t>
+          <t>CR20220902-394</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>PARAGNA, LOURDES</t>
+          <t>RAVAL, ALMA ELIZA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>38,400.00</t>
+          <t>9,270.83</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>6,374.40</t>
+          <t>1,154.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1744</t>
+          <t>1988</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>476</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-339</t>
+          <t>CR20220902-394</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>DE GUZMAN, ARMANDO</t>
+          <t>LAGDAO, FRITZIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>52,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>3,268.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1743</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>476</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-339</t>
+          <t>CR20220902-394</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ABILA, VERLIZA</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,600.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>763.60</t>
+          <t>272.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1742</t>
+          <t>1986</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>476</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-339</t>
+          <t>CR20220902-394</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>ROXAS, LIBERTY</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>9,216.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>764.93</t>
+          <t>272.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1741</t>
+          <t>1985</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>475</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-339</t>
+          <t>CR20220902-393</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, SHERYL</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>14,291.67</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,186.21</t>
+          <t>272.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1740</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, BABY CHERYL</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>475</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-339</t>
+          <t>CR20220902-393</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SISON, ROSE ANN</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>4,375.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>272.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1739</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>475</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-338</t>
+          <t>CR20220902-393</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, MEL/VANGIE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.075</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>272.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1738</t>
+          <t>1982</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>475</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-338</t>
+          <t>CR20220902-393</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>AGPAOA, MEL/VANGIE</t>
+          <t>BERNABE, FEBELYN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>26,250.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,268.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1737</t>
+          <t>1981</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>475</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220531-338</t>
+          <t>CR20220902-393</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DE LARA, JOAN</t>
+          <t>ABADILLA, CARL ANDREW</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>32,708.31</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>4,072.18</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>