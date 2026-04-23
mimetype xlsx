--- v0 (2026-02-26)
+++ v1 (2026-04-23)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1443</t>
+          <t>1695</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-03-08</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BONILLA, JUAN/DYVI</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>403</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220308-269</t>
+          <t>CR20220505-325</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LAGDAO, FRITZIE</t>
+          <t>RAFALES, GLAUDEN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>48,750.00</t>
+          <t>220,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,046.25</t>
+          <t>18,260.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1442</t>
+          <t>1694</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-03-08</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BONILLA, JUAN/DYVI</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>403</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220308-269</t>
+          <t>CR20220505-325</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>LUIS, MAYBELLE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>61,875.00</t>
+          <t>29,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>5,135.63</t>
+          <t>2,407.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>1693</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>BONILLA, JUAN/DYVI</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>403</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-268</t>
+          <t>CR20220505-325</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>OCAMPO, LEONILYN</t>
+          <t>DACUYCUY, EMELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>225,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1439</t>
+          <t>1692</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>BONILLA, JUAN/DYVI</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>403</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-268</t>
+          <t>CR20220505-325</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PASCUAL, LEONILYN</t>
+          <t>MORTA, ANGELYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1438</t>
+          <t>1691</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>BONILLA, JUAN/DYVI</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>403</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-268</t>
+          <t>CR20220505-325</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GUILLEN, GEORGINA</t>
+          <t>AVILA, NINA LEE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>475,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>19,712.50</t>
+          <t>544.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>1690</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>402</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-268</t>
+          <t>CR20220505-324</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BARREDO, ROWENA</t>
+          <t>BUMANGLAG, MIRAMAR</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>225,000.00</t>
+          <t>118,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>19,588.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1436</t>
+          <t>1689</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>401</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-267</t>
+          <t>CR20220505-323</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>RAVAL, MARK/LIEZL</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1688</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>401</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-267</t>
+          <t>CR20220505-323</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MIGUEL, MARLA</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>156,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>6,474.00</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1434</t>
+          <t>1687</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>401</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-267</t>
+          <t>CR20220505-323</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>PULHIN, NONI</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,186.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1433</t>
+          <t>1686</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>401</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-267</t>
+          <t>CR20220505-323</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, JENNIFER</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>73,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>6,100.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1432</t>
+          <t>1685</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>401</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-267</t>
+          <t>CR20220505-323</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>JAVIER, CECILIA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>213,000.00</t>
+          <t>52,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>8,839.50</t>
+          <t>4,357.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1431</t>
+          <t>1684</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>401</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-267</t>
+          <t>CR20220505-323</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BORJA, JEA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>22,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,867.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1430</t>
+          <t>1683</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-266</t>
+          <t>CR20220505-322</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FAILOGA, AUBRY</t>
+          <t>RAFALES, GLAUDEN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>195,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.07</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>8,092.50</t>
+          <t>18,592.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1429</t>
+          <t>1682</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-266</t>
+          <t>CR20220505-322</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BANQUIL, JONATHAN</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>116,373.75</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>4,829.51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1428</t>
+          <t>1681</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-266</t>
+          <t>CR20220505-322</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BOLOMPO, HENRY</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>3,112.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1427</t>
+          <t>1680</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>399</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-266</t>
+          <t>CR20220505-321</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GAPUSAN, EMILIA</t>
+          <t>LUIS, MAYBELLE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>198,985.00</t>
+          <t>29,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>8,257.88</t>
+          <t>1,203.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1426</t>
+          <t>1679</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>399</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-266</t>
+          <t>CR20220505-321</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>GALANO, JESSIE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>193,000.00</t>
+          <t>196,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>8,009.50</t>
+          <t>47,177.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1425</t>
+          <t>1678</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>399</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-266</t>
+          <t>CR20220505-321</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>VIRAY, FERIDNAND</t>
+          <t>SALVADOR, EVELYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>195,000.00</t>
+          <t>257,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>8,092.50</t>
+          <t>61,859.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1424</t>
+          <t>1677</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>399</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-265</t>
+          <t>CR20220505-321</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MERCADO, CLARICE</t>
+          <t>BUMANGLAG, MAYLANIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>1,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>124.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1423</t>
+          <t>1676</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-05-05</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN(OVERRIDE)</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>399</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-265</t>
+          <t>CR20220505-321</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, NEMIA</t>
+          <t>GANAL, STEPHANIE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>4,980.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>