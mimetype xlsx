--- v1 (2026-04-23)
+++ v2 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1695</t>
+          <t>1940</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>465</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-325</t>
+          <t>CR20220902-383</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RAFALES, GLAUDEN</t>
+          <t>GUBA, MARIA ALICIA/PALAGANAS, KATHRYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>220,000.00</t>
+          <t>395,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>18,260.00</t>
+          <t>49,177.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1694</t>
+          <t>1939</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>464</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-325</t>
+          <t>CR20220902-382</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LUIS, MAYBELLE</t>
+          <t>PARADA, ESMERALDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>29,000.00</t>
+          <t>60,600.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>7,544.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>1938</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>464</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-325</t>
+          <t>CR20220902-382</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, EMELYN</t>
+          <t>PASSION, ELIZA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>9,649.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>800.87</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1692</t>
+          <t>1937</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>463</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-325</t>
+          <t>CR20220902-381</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MORTA, ANGELYN</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>98,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>8,175.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>1936</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>463</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-325</t>
+          <t>CR20220902-381</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>AVILA, NINA LEE</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1690</t>
+          <t>1935</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>463</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-324</t>
+          <t>CR20220902-381</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BUMANGLAG, MIRAMAR</t>
+          <t>DAMIAN, ESTRELL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>118,000.00</t>
+          <t>14,291.68</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>19,588.00</t>
+          <t>2,372.42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1689</t>
+          <t>1934</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>463</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-323</t>
+          <t>CR20220902-381</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1688</t>
+          <t>1933</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>463</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-323</t>
+          <t>CR20220902-381</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1687</t>
+          <t>1932</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>463</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-323</t>
+          <t>CR20220902-381</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>14,291.25</t>
+          <t>3,383.05</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,186.17</t>
+          <t>421.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1686</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>462</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-323</t>
+          <t>CR20220902-380</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>73,500.00</t>
+          <t>3,383.05</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>6,100.50</t>
+          <t>421.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1685</t>
+          <t>1930</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>462</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-323</t>
+          <t>CR20220902-380</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>52,500.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>4,357.50</t>
+          <t>1,779.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1684</t>
+          <t>1929</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>462</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-323</t>
+          <t>CR20220902-380</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>1,779.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1683</t>
+          <t>1928</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>462</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-322</t>
+          <t>CR20220902-380</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RAFALES, GLAUDEN</t>
+          <t>FERNANDEZ, JOSEPHINE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>320,000.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.07</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>18,592.00</t>
+          <t>1,186.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1682</t>
+          <t>1927</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>462</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-322</t>
+          <t>CR20220902-380</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TAMAYO, ANGELICA</t>
+          <t>QUENG, RHEA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>116,373.75</t>
+          <t>18,700.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>4,829.51</t>
+          <t>3,104.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1681</t>
+          <t>1926</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>462</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-322</t>
+          <t>CR20220902-380</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MARTIN, JULIA DIVINA</t>
+          <t>OJEDA, JOSIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>22,633.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>939.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1680</t>
+          <t>1925</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>461</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-321</t>
+          <t>CR20220902-379</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LUIS, MAYBELLE</t>
+          <t>QUINTOS, MILLICENT</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>29,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,203.50</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1679</t>
+          <t>1924</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>461</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-321</t>
+          <t>CR20220902-379</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>GALANO, JESSIE</t>
+          <t>QUINTOS, MILLICENT</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>196,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>47,177.20</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1678</t>
+          <t>1923</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>461</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-321</t>
+          <t>CR20220902-379</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>SALVADOR, EVELYN</t>
+          <t>REYES, LAWRENCE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>257,000.00</t>
+          <t>18,666.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>61,859.90</t>
+          <t>3,098.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1677</t>
+          <t>1922</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>461</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-321</t>
+          <t>CR20220902-379</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BUMANGLAG, MAYLANIE</t>
+          <t>REYES, LAWRENCE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>1,500.00</t>
+          <t>18,666.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>124.50</t>
+          <t>3,098.56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1676</t>
+          <t>1921</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-05-05</t>
+          <t>2022-09-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>461</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220505-321</t>
+          <t>CR20220902-379</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>GANAL, STEPHANIE</t>
+          <t>ALCID, ESTRELLA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>21,990.21</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>2,737.78</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>