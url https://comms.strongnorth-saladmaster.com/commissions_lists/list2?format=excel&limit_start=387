--- v0 (2026-02-26)
+++ v1 (2026-04-23)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1339</t>
+          <t>1578</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>372</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-249</t>
+          <t>CR20220419-299</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>DELOS TRINOS, MELANIE FREZ</t>
+          <t>AYUNON, NENITA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1338</t>
+          <t>1577</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>372</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-249</t>
+          <t>CR20220419-299</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DELOS TRINOS, MELANIE FREZ</t>
+          <t>DISPO, JESUSA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1337</t>
+          <t>1576</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>372</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-249</t>
+          <t>CR20220419-299</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DELOS TRINOS, MELANIE FREZ</t>
+          <t>DISPO, JESUSA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>1,141.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1336</t>
+          <t>1575</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>372</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-249</t>
+          <t>CR20220419-299</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>MANGAOANG, DOMINADOR</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>74,665.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>664.00</t>
+          <t>6,197.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1335</t>
+          <t>1574</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>371</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-249</t>
+          <t>CR20220419-298</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>28,931.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>664.00</t>
+          <t>3,601.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1334</t>
+          <t>1573</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>371</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-249</t>
+          <t>CR20220419-298</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>CORTEZ, JUANA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>4,000.00</t>
+          <t>28,931.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>664.00</t>
+          <t>3,601.91</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1333</t>
+          <t>1572</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>371</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-248</t>
+          <t>CR20220419-298</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CAFIRMA, RENER</t>
+          <t>ASTROLOGIO, EDGARDO</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>760.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1332</t>
+          <t>1571</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>371</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-248</t>
+          <t>CR20220419-298</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CAFIRMA, RENER</t>
+          <t>ASTROLOGIO, EDGARDO</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>12,500.00</t>
+          <t>9,166.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,075.00</t>
+          <t>760.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1331</t>
+          <t>1570</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>371</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-248</t>
+          <t>CR20220419-298</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CAFIRMA, RENER</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1330</t>
+          <t>1569</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-19</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>371</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-248</t>
+          <t>CR20220419-298</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CAFIRMA, RENER</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>19,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>2,365.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1329</t>
+          <t>1568</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BELISARIO, JENNETTE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>370</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-248</t>
+          <t>CR20220402-297</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CAFIRMA, RENER</t>
+          <t>CALIVA, REYSHELLE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>95,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>7,885.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1328</t>
+          <t>1567</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BELISARIO, JENNETTE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>370</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-248</t>
+          <t>CR20220402-297</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CAFIRMA, RENER</t>
+          <t>CALIVA, REYSHELLE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>9,337.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1327</t>
+          <t>1566</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>BELISARIO, JENNETTE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>370</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-247</t>
+          <t>CR20220402-297</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>PASCUA, MINERVA</t>
+          <t>CALIVA, REYSHELLE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>19,425.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,224.55</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1326</t>
+          <t>1565</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>369</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-247</t>
+          <t>CR20220401-296</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TABIOS, CRISTITA</t>
+          <t>FUERTE, MELODIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>95,998.50</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>15,935.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1325</t>
+          <t>1564</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>368</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-247</t>
+          <t>CR20220401-295</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>TABIOS, CRISTITA</t>
+          <t>VALIENTE, JESSELIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1324</t>
+          <t>1563</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>368</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-247</t>
+          <t>CR20220401-295</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TABIOS, CRISTITA</t>
+          <t>CHIU, MARIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>20,737.75</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>1,721.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1323</t>
+          <t>1562</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>368</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-247</t>
+          <t>CR20220401-295</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ARQUILLO, MARIE CLAIRE</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,328.00</t>
+          <t>382.46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1322</t>
+          <t>1561</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-03-04</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>368</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220304-247</t>
+          <t>CR20220401-295</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ARQUILLO, MARIE CLAIRE</t>
+          <t>ALCID, ESTRELLA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>21,990.21</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,328.00</t>
+          <t>2,737.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1320</t>
+          <t>1560</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-02-25</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>368</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220225-246</t>
+          <t>CR20220401-295</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MORTA, ANGELYN</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>3,383.05</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>421.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>1559</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-02-25</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>368</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220225-246</t>
+          <t>CR20220401-295</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MORTA, ANGELYN</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,779.28</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>