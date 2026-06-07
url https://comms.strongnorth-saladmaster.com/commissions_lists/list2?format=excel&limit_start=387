--- v1 (2026-04-23)
+++ v2 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>1578</t>
+          <t>1840</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BORROMEO, MAY ROSE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>442</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-299</t>
+          <t>CR20220804-361</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>AYUNON, NENITA</t>
+          <t>REYES, EVANGELINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>20,650.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,141.17</t>
+          <t>856.98</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>1577</t>
+          <t>1839</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-08-04</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, BABY CHERYL(100$)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>441</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-299</t>
+          <t>CR20220804-360</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>DISPO, JESUSA</t>
+          <t>VILLACORTA, LORY/GUBA, MARIA ALICIA/PALAGANAS, KATHRYN-DR. RUEL NEPUSCUA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>1.205</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,141.17</t>
+          <t>100.02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>1576</t>
+          <t>1838</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>440</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-299</t>
+          <t>CR20220714-359</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>DISPO, JESUSA</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>46,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,141.17</t>
+          <t>7,636.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1575</t>
+          <t>1837</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>440</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-299</t>
+          <t>CR20220714-359</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>MANGAOANG, DOMINADOR</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>74,665.00</t>
+          <t>46,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>6,197.20</t>
+          <t>7,636.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1574</t>
+          <t>1836</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>440</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-298</t>
+          <t>CR20220714-359</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CORTEZ, JUANA</t>
+          <t>LALANGAN, ROLANDO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>28,931.00</t>
+          <t>10,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>3,601.91</t>
+          <t>1,743.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1573</t>
+          <t>1835</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>440</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-298</t>
+          <t>CR20220714-359</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CORTEZ, JUANA</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>28,931.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>3,601.91</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1572</t>
+          <t>1834</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>439</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-298</t>
+          <t>CR20220714-358</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ASTROLOGIO, EDGARDO</t>
+          <t>VERCELES, JEANIE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>760.78</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1571</t>
+          <t>1833</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>439</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-298</t>
+          <t>CR20220714-358</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ASTROLOGIO, EDGARDO</t>
+          <t>PARAGNA, MA. LOURDES</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>9,166.00</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>760.78</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1570</t>
+          <t>1832</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>439</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-298</t>
+          <t>CR20220714-358</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>DE GUZMAN, ARMANDO</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>19,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,365.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1569</t>
+          <t>1831</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2022-04-19</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>439</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20220419-298</t>
+          <t>CR20220714-358</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BAPTISTA, ERICK</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>19,000.00</t>
+          <t>4,600.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,365.50</t>
+          <t>763.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1568</t>
+          <t>1830</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2022-04-02</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BELISARIO, JENNETTE</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>439</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20220402-297</t>
+          <t>CR20220714-358</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CALIVA, REYSHELLE</t>
+          <t>ROXAS, LIBERTY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>95,000.00</t>
+          <t>9,216.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>7,885.00</t>
+          <t>764.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1567</t>
+          <t>1829</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2022-04-02</t>
+          <t>2022-07-14</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BELISARIO, JENNETTE</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>439</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20220402-297</t>
+          <t>CR20220714-358</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CALIVA, REYSHELLE</t>
+          <t>VILLACORTA, SHERYL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>112,500.00</t>
+          <t>14,291.67</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>1,186.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1566</t>
+          <t>1828</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2022-04-02</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BELISARIO, JENNETTE</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20220402-297</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CALIVA, REYSHELLE</t>
+          <t>SAPUNGAN, MARILOU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>320,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>77,024.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1565</t>
+          <t>1827</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-296</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>FUERTE, MELODIE</t>
+          <t>PUNO, JENNIFER</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>95,998.50</t>
+          <t>118,300.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>15,935.75</t>
+          <t>24,547.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1564</t>
+          <t>1826</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VALIENTE, JESSELIE</t>
+          <t>PUNO, JENNIFER</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>3,500.00</t>
+          <t>40,700.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>290.50</t>
+          <t>8,445.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1563</t>
+          <t>1825</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CHIU, MARIE</t>
+          <t>PUNO, JENNIFER</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>20,737.75</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,721.23</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1562</t>
+          <t>1824</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, CAROLINE</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,608.00</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>382.46</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1561</t>
+          <t>1823</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>438</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-357</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>TAMAYO, ANGELICA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>21,990.21</t>
+          <t>14,291.25</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,737.78</t>
+          <t>593.09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1560</t>
+          <t>1822</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REINA ANGELICA</t>
+          <t>LUIS, MAYBELLE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>3,383.05</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>421.19</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1559</t>
+          <t>1821</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-07-01</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>437</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20220401-295</t>
+          <t>CR20220701-356</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, EVELYN</t>
+          <t>LUIS, MAYBELLE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>14,291.38</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,779.28</t>
+          <t>207.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>