--- v2 (2026-06-06)
+++ v3 (2026-10-22)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>10037</t>
+          <t>11460</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>2736</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2220</t>
+          <t>CR20261007-2532</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, ROSE MARIE</t>
+          <t>PAREDES, CANDIDO</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>4,609.00</t>
+          <t>5,191.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>765.09</t>
+          <t>861.82</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>10036</t>
+          <t>11459</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>2736</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2220</t>
+          <t>CR20261007-2532</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CONSTANTINO, MA BERNADETTE</t>
+          <t>CREPA, FERDINAND</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>9,567.00</t>
+          <t>8,300.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,588.12</t>
+          <t>1,377.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>10035</t>
+          <t>11458</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>2735</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2220</t>
+          <t>CR20261007-2531</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BOHOLST, KRISTINE</t>
+          <t>PIRA, CLETO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>28,933.33</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,802.93</t>
+          <t>145.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>10034</t>
+          <t>11457</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>2735</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2219</t>
+          <t>CR20261007-2531</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, ROSE MARIE</t>
+          <t>DALOPE, KAREN JEAN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>493.85</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>10033</t>
+          <t>11456</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>2735</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2219</t>
+          <t>CR20261007-2531</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>GOROSPE, BONNA MAE</t>
+          <t>GARCIA, MICHAEL MORONI</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,191.67</t>
+          <t>14,583.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>861.82</t>
+          <t>1,210.39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>10032</t>
+          <t>11455</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>2735</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2219</t>
+          <t>CR20261007-2531</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ABOLISO, JANICE/JOHN</t>
+          <t>SANTOS, RELIA CARLA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,191.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>861.82</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>10031</t>
+          <t>11454</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>2735</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2219</t>
+          <t>CR20261007-2531</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MA LUISA</t>
+          <t>GUARIN, KATHERINE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>5,191.67</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>861.82</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>10030</t>
+          <t>11453</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>BAUZON, BABY CHERYL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>2735</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2219</t>
+          <t>CR20261007-2531</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>ALIBIN, NANETTE</t>
+          <t>ABILA, VERLIZA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>6,870.83</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,140.56</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>10029</t>
+          <t>11452</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>2734</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2219</t>
+          <t>CR20261007-2530</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>ABELLA, JEAN</t>
+          <t>REYRAO, CHERRIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>3,152.08</t>
+          <t>220,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>523.25</t>
+          <t>53,074.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>10028</t>
+          <t>11451</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2417</t>
+          <t>2734</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2218</t>
+          <t>CR20261007-2530</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, RONALYN PRE</t>
+          <t>REYRAO, CHERRIE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>3,152.08</t>
+          <t>94,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.29</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>523.25</t>
+          <t>22,746.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>10027</t>
+          <t>11450</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2417</t>
+          <t>2734</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2218</t>
+          <t>CR20261007-2530</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BARROGA, FRENIELYNNE</t>
+          <t>ONG, ODETTE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>6,304.16</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,046.49</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>10026</t>
+          <t>11449</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2417</t>
+          <t>2734</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2218</t>
+          <t>CR20261007-2530</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, MOISES</t>
+          <t>MANUEL, MARIBEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>59,500.00</t>
+          <t>41,763.33</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>9,877.00</t>
+          <t>8,665.89</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>10025</t>
+          <t>11448</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2417</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2218</t>
+          <t>CR20261007-2529</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>COLIS, DONNA</t>
+          <t>RABILAS, JHOVEL</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>3,152.08</t>
+          <t>11,958.33</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>523.25</t>
+          <t>2,481.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>10024</t>
+          <t>11447</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2417</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2218</t>
+          <t>CR20261007-2529</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BUEN, RODERICK</t>
+          <t>YEE, JEMAIMA TAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,975.00</t>
+          <t>14,759.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>246.93</t>
+          <t>3,062.49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>10023</t>
+          <t>11446</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2417</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2218</t>
+          <t>CR20261007-2529</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DAQUEP, HARRY/LATAOAN, ETHELYN</t>
+          <t>PASCUA, JANETTE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>13,387.50</t>
+          <t>27,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,111.16</t>
+          <t>5,602.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>10022</t>
+          <t>11445</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2416</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2217</t>
+          <t>CR20261007-2529</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>LEONARDO, CARMELITA</t>
+          <t>TAQUEBAN, CHIRO SEBASTIAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>8,583.33</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>712.42</t>
+          <t>551.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>10021</t>
+          <t>11444</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2416</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2217</t>
+          <t>CR20261007-2529</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ROSARIO, RHODAREE</t>
+          <t>TAQUEBAN, CHIRO SEBASTIAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>13,670.83</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,204.69</t>
+          <t>567.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>10020</t>
+          <t>11443</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2416</t>
+          <t>2733</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2217</t>
+          <t>CR20261007-2529</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PERILLA, JAMES</t>
+          <t>DELA CRUZ, LHESLYN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>2,595.83</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>430.91</t>
+          <t>3,812.81</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>10019</t>
+          <t>11442</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2416</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2217</t>
+          <t>CR20261007-2528</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>BUEN, RODERICK</t>
+          <t>MANZANO, MA TRISHA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>5,045.83</t>
+          <t>5,167.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>418.80</t>
+          <t>1,072.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>10018</t>
+          <t>11441</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2416</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2217</t>
+          <t>CR20261007-2528</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, MARY GRACE</t>
+          <t>BILLEDO, MICHELLE</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>5,250.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>1,089.38</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>