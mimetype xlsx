--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9060</t>
+          <t>9303</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2182</t>
+          <t>2236</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1990</t>
+          <t>CR20260122-2042</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LU, CLAUDETTE</t>
+          <t>GARIN, JOYCE ALEXIS</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>9,166.66</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>1,521.67</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9059</t>
+          <t>9302</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2182</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1990</t>
+          <t>CR20260122-2041</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>BELTRAN, JULIANA/JING</t>
+          <t>MANONGDO, JAN KENNETH</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>16,250.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,755.86</t>
+          <t>1,348.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9058</t>
+          <t>9301</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2182</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1990</t>
+          <t>CR20260122-2041</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BELTRAN, JULIANA/JING</t>
+          <t>PERALTA, JASTIN KAY</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>16,700.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>2,755.86</t>
+          <t>1,386.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9057</t>
+          <t>9300</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2181</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1989</t>
+          <t>CR20260122-2041</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PALTENG, MELODY/WILBERT</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>26,700.00</t>
+          <t>5,416.66</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,324.15</t>
+          <t>899.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9056</t>
+          <t>9299</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1988</t>
+          <t>CR20260122-2041</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>MARCOS, IMELDA/PROVIDENCIO</t>
+          <t>JUGUILON, CONCEPCION</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>37,100.00</t>
+          <t>6,333.33</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>7,698.25</t>
+          <t>1,051.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9055</t>
+          <t>9298</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1988</t>
+          <t>CR20260122-2041</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CALIJA, LEVY JAY &amp; MELINDA</t>
+          <t>GARIN, CRISTITA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>401,000.00</t>
+          <t>5,833.33</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>83,207.50</t>
+          <t>968.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9054</t>
+          <t>9297</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2235</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1988</t>
+          <t>CR20260122-2041</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>JUAN, ABRAHAM/BELINDA</t>
+          <t>GUTIERREZ, GLEN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>6,083.33</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>18,467.50</t>
+          <t>1,009.83</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9053</t>
+          <t>9296</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1988</t>
+          <t>CR20260122-2040</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BULONG, JADE/ROBERT</t>
+          <t>ORINION, THELMA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>89,000.00</t>
+          <t>6,583.33</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>18,467.50</t>
+          <t>819.62</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9052</t>
+          <t>9295</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1988</t>
+          <t>CR20260122-2040</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, BETTY</t>
+          <t>PASION, ARLYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>103,687.50</t>
+          <t>93,125.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>12,909.09</t>
+          <t>11,594.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9051</t>
+          <t>9294</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2180</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1988</t>
+          <t>CR20260122-2040</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>VIERNES, LIDA</t>
+          <t>ADONIS, DELDIO</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>17,208.33</t>
+          <t>45,541.62</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>714.15</t>
+          <t>5,669.93</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9043</t>
+          <t>9293</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1987</t>
+          <t>CR20260122-2040</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BUENO, DANTE</t>
+          <t>VELASQUEZ, EDRALINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>26,375.00</t>
+          <t>6,584.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,283.69</t>
+          <t>819.71</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9042</t>
+          <t>9292</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1987</t>
+          <t>CR20260122-2040</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>ALCID, ESTRELLA</t>
+          <t>GARIN, JOYCE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>11,875.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,815.63</t>
+          <t>1,478.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9041</t>
+          <t>9291</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2234</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1987</t>
+          <t>CR20260122-2040</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>LLANES, STERLING</t>
+          <t>MAGLIBA, ROCKY</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>153,125.00</t>
+          <t>11,875.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>31,773.44</t>
+          <t>1,478.44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9040</t>
+          <t>9290</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1987</t>
+          <t>CR20260122-2039</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>ECHALUSE, DAISY</t>
+          <t>ERPELLO, DALLA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>175,000.00</t>
+          <t>10,833.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>36,312.50</t>
+          <t>1,348.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9039</t>
+          <t>9289</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1987</t>
+          <t>CR20260122-2039</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGUTOS, STEPHANIE/CABANSAG, SUSAN</t>
+          <t>GUBATAN, MARIA ROLYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>34,417.00</t>
+          <t>24,833.34</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>7,141.53</t>
+          <t>3,091.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9038</t>
+          <t>9288</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2177</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1987</t>
+          <t>CR20260122-2039</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>AGUTOS, STEPHANIE/CABANSAG, SUSAN</t>
+          <t>MENDOZA, RAQUEL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>39,250.00</t>
+          <t>13,708.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>8,144.38</t>
+          <t>1,706.69</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9037</t>
+          <t>9287</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1986</t>
+          <t>CR20260122-2039</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>PUNZALAN, OSWALD</t>
+          <t>JUGUILON, CONCEPCION</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>12,416.66</t>
+          <t>23,750.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,576.46</t>
+          <t>2,956.88</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9036</t>
+          <t>9286</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1986</t>
+          <t>CR20260122-2039</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, DANIEL</t>
+          <t>GUTIERREZ, EDDIE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>7,500.00</t>
+          <t>25,084.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>3,122.96</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9035</t>
+          <t>9285</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1986</t>
+          <t>CR20260122-2039</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MAALA, CATALINA</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>14,408.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>1,793.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9034</t>
+          <t>9284</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1986</t>
+          <t>CR20260122-2038</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>JUAN, MARK/KRISTINE</t>
+          <t>DELOS SANTOS, ANTHONY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,333.33</t>
+          <t>6,154.17</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>885.33</t>
+          <t>766.19</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>