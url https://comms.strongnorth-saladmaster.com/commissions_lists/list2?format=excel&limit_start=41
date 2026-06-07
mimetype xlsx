--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9033</t>
+          <t>9283</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1986</t>
+          <t>CR20260122-2038</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SIMON, RYAN JAY/MAY</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>13,433.93</t>
+          <t>13,241.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>557.51</t>
+          <t>1,648.59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9032</t>
+          <t>9282</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1986</t>
+          <t>CR20260122-2038</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>RUGUIAN, SUZETH</t>
+          <t>COCOY, EMELINDA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>8,900.00</t>
+          <t>8,604.17</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,477.40</t>
+          <t>1,071.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9031</t>
+          <t>9281</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2175</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1985</t>
+          <t>CR20260122-2038</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>4,171.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>519.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9030</t>
+          <t>9280</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2175</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1985</t>
+          <t>CR20260122-2038</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, REGINE</t>
+          <t>DELOS SANTOS, DJOANNA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>7,521.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,248.49</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9029</t>
+          <t>9279</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2175</t>
+          <t>2232</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1985</t>
+          <t>CR20260122-2038</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RODES, FEBE</t>
+          <t>RAVANZO, IRENE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>2,771.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>344.99</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9028</t>
+          <t>9278</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RAZOTE, CLARE ANN ENGELINE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2175</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1985</t>
+          <t>CR20260122-2037</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RODES, FEBE</t>
+          <t>OCA, MELCHOR</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,751.00</t>
+          <t>13,766.66</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,452.67</t>
+          <t>1,713.95</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9027</t>
+          <t>9277</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2174</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1984</t>
+          <t>CR20260122-2037</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, BETTY</t>
+          <t>TORALBA, SALVACION, DORIA, ALICE, NATIVIDAD, GLORIA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>34,500.00</t>
+          <t>7,933.34</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,863.50</t>
+          <t>987.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9026</t>
+          <t>9276</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2174</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1984</t>
+          <t>CR20260122-2037</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, BETTY</t>
+          <t>SOLIS, MARLYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>6,965.28</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>867.18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9025</t>
+          <t>9275</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2174</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1984</t>
+          <t>CR20260122-2037</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LUCERO, BETTY</t>
+          <t>BAUTISTA, MARY JANE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>8,854.20</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,102.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9024</t>
+          <t>9274</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-12-06</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BUENO, MARY GRACE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2174</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20251206-1984</t>
+          <t>CR20260122-2037</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BUENO, DANTE</t>
+          <t>LEGASPI, BAYANI</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>26,375.00</t>
+          <t>5,713.80</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>0.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,189.13</t>
+          <t>711.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9023</t>
+          <t>9273</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2173</t>
+          <t>2231</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1983</t>
+          <t>CR20260122-2037</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>BATALLONES, EVANGELINE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>5,713.89</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>7,470.00</t>
+          <t>711.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9022</t>
+          <t>9272</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2173</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1983</t>
+          <t>CR20260122-2036</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CADIZ, WILFRED</t>
+          <t>DE VERA, FHOEBIE ANN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>168,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>27,888.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9021</t>
+          <t>9271</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2172</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1982</t>
+          <t>CR20260122-2036</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ACDAL, ELISEO</t>
+          <t>RODAS, EDMUNDO</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>62,350.00</t>
+          <t>315,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>7,762.58</t>
+          <t>52,290.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9020</t>
+          <t>9270</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2172</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1982</t>
+          <t>CR20260122-2036</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>AGCAOILI, ELSIE</t>
+          <t>UNTALAN, PEBBLES</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>18,375.00</t>
+          <t>21,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.025</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>381.28</t>
+          <t>3,486.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9019</t>
+          <t>9269</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2172</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1982</t>
+          <t>CR20260122-2036</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>MURPHEY, ELIZABETH</t>
+          <t>MATIBAG, BIBIANA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>38,850.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>6,449.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9018</t>
+          <t>9268</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2172</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1982</t>
+          <t>CR20260122-2036</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>GUMAYAGAY, CARMEL</t>
+          <t>VILLEDO, MARIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>2,450.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>406.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9017</t>
+          <t>9267</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2172</t>
+          <t>2230</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1982</t>
+          <t>CR20260122-2036</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, FERDINAND</t>
+          <t>GUBA, MAE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>3,083.33</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>255.92</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9016</t>
+          <t>9266</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2172</t>
+          <t>2229</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1982</t>
+          <t>CR20260122-2035</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>AGUB, JAYRONE/V</t>
+          <t>ESTOLAS, MARICEL</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>4,900.00</t>
+          <t>8,900.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>610.05</t>
+          <t>1,477.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9015</t>
+          <t>9265</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2171</t>
+          <t>2229</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1981</t>
+          <t>CR20260122-2035</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>TACAZON, JOHN-JOHN</t>
+          <t>PALAGANAS, JOSEPHINE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>315,000.00</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>39,217.50</t>
+          <t>3,253.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9014</t>
+          <t>9264</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-12-05</t>
+          <t>2026-01-22</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>REBURON, JEFF LEIGH</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2171</t>
+          <t>2229</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20251205-1981</t>
+          <t>CR20260122-2035</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>REBURON, FRANCES</t>
+          <t>ESTOLAS, MARICEL</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>12,291.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>813.40</t>
+          <t>1,530.23</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>