--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>906</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>230</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-108</t>
+          <t>CR20211113-173</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, JUNE NATHANIEL</t>
+          <t>ASUNCION, MAYBELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>43,750.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>905</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>230</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-108</t>
+          <t>CR20211113-173</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, JUNE NATHANIEL</t>
+          <t>CORPUZ, MARGARETTE/GABRIEL, ESTER</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>43,750.00</t>
+          <t>7,875.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>904</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>230</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-108</t>
+          <t>CR20211113-173</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, JUNE NATHANIEL</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>43,750.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>903</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>229</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-108</t>
+          <t>CR20211113-172</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, JUNE NATHANIEL</t>
+          <t>CORPUZ, LLOYD ANDREI</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>43,750.00</t>
+          <t>224,995.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,631.25</t>
+          <t>54,156.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>902</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, TERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>229</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-108</t>
+          <t>CR20211113-172</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>PALOMARES, JUNE NATHANIEL</t>
+          <t>ASCANO, LIGAYA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>112,500.00</t>
+          <t>69,995.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>9,337.50</t>
+          <t>16,847.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>901</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-09-01</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>229</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210901-107</t>
+          <t>CR20211113-172</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>NINO EARL CUANANG</t>
+          <t>ASCANO, LIGAYA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>119,990.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>14,938.76</t>
+          <t>2,407.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>896</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>RAGASA, RIZZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>227</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-106</t>
+          <t>CR20211113-171</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>DY, LOBELLE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>29,500.00</t>
+          <t>74,995.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>6,121.25</t>
+          <t>18,051.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>895</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>RAGASA, RIZZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>227</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-106</t>
+          <t>CR20211113-171</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>DY, LOBELLE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>29,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>6,121.25</t>
+          <t>2,407.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>894</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>RAGASA, RIZZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>227</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-106</t>
+          <t>CR20211113-171</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>SAYOTO, ABELYN</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>29,500.00</t>
+          <t>294,995.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.265</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>6,121.25</t>
+          <t>64,884.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>893</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>RAGASA, RIZZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>227</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-106</t>
+          <t>CR20211113-171</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>29,500.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>6,121.25</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>892</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>RAGASA, RIZZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>227</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-106</t>
+          <t>CR20211113-171</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BONILLA, JUAN/DYVI</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>91,000.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>18,882.50</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>891</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>RAGASA, RIZZA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>227</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-106</t>
+          <t>CR20211113-171</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARICEL</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>77,000.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>6,391.00</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>890</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>226</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-105</t>
+          <t>CR20211113-170</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BADUA, ALICE</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>53,125.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>4,409.38</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>889</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>226</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-105</t>
+          <t>CR20211113-170</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>AGUETE, CLAUDINE</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>175,000.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>14,525.00</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>888</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>226</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-105</t>
+          <t>CR20211113-170</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>AGNES, SHIRLEY</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>4,772.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>792.15</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>887</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>226</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-105</t>
+          <t>CR20211113-170</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, MARRIANE</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>88,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>3,672.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>886</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>226</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-105</t>
+          <t>CR20211113-170</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, MARRIANE</t>
+          <t>BAÑEZ, ALMA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>52,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>6,536.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>885</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>226</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-105</t>
+          <t>CR20211113-170</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>MARQUEZ, NAYLYN</t>
+          <t>ANAGARAN, DONNA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>18,960.00</t>
+          <t>21,875.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,147.36</t>
+          <t>4,539.06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>884</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>225</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-104</t>
+          <t>CR20211113-169</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SANCHEZ, ,MELANIE</t>
+          <t>CRISTOBAL, LEAH</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>13,125.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,089.38</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>883</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-11-13</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>225</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-104</t>
+          <t>CR20211113-169</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>ANDRES, RANDY</t>
+          <t>CRISTOBAL, LEAH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>12,603.12</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,092.12</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>