--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>1168</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>284</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-173</t>
+          <t>CR20220205-217</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MAYBELYN</t>
+          <t>PASCUA, QUEENIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>118,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>24,588.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>284</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-173</t>
+          <t>CR20220205-217</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE/GABRIEL, ESTER</t>
+          <t>PASCUA, QUEENIE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>7,875.00</t>
+          <t>53,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>11,101.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>284</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-173</t>
+          <t>CR20220205-217</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>PASCUA, QUEENIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>4,150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>283</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-172</t>
+          <t>CR20220205-216</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, LLOYD ANDREI</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>224,995.00</t>
+          <t>3,699.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>54,156.30</t>
+          <t>460.53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1164</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>283</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-172</t>
+          <t>CR20220205-216</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ASCANO, LIGAYA</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>69,995.00</t>
+          <t>4,608.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>16,847.80</t>
+          <t>573.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>283</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-172</t>
+          <t>CR20220205-216</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ASCANO, LIGAYA</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>10,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>283</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-171</t>
+          <t>CR20220205-216</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>DOMINGO, CAROLINE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>74,995.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>18,051.30</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>283</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-171</t>
+          <t>CR20220205-216</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>QUIME, ABIGAIL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>45,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,407.00</t>
+          <t>5,602.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>283</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-171</t>
+          <t>CR20220205-216</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SAYOTO, ABELYN</t>
+          <t>QUIME, ABIGAIL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>294,995.00</t>
+          <t>20,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.265</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>64,884.15</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>282</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-171</t>
+          <t>CR20220205-215</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>UTRERA, REX</t>
+          <t>ALCID, ESTRELLA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>34,416.66</t>
+          <t>21,990.21</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>2,737.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>282</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-171</t>
+          <t>CR20220205-215</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>UTRERA, REX</t>
+          <t>ALCID, ESTRELLA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>34,416.66</t>
+          <t>21,990.21</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>2,737.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>1157</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>282</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-171</t>
+          <t>CR20220205-215</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>UTRERA, REX</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>34,416.66</t>
+          <t>3,383.05</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>421.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>1156</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>282</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-170</t>
+          <t>CR20220205-215</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>UTRERA, REX</t>
+          <t>RAZOTE, REINA ANGELICA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>34,416.66</t>
+          <t>3,383.05</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>421.19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>282</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-170</t>
+          <t>CR20220205-215</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>UTRERA, REX</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>34,416.66</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>1,779.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>282</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-170</t>
+          <t>CR20220205-215</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>UTRERA, REX</t>
+          <t>DOMINGO, EVELYN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>34,416.66</t>
+          <t>14,291.38</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,428.29</t>
+          <t>1,779.28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>1150</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-01-15</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>280</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-170</t>
+          <t>CR20220115-214</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>UTRERA, REX</t>
+          <t>CRISTOBAL, LEAH</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>3,672.75</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>1149</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2022-01-15</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>280</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-170</t>
+          <t>CR20220115-214</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>BAÑEZ, ALMA</t>
+          <t>CRISTOBAL, LEAH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>52,500.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>6,536.25</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1148</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2021-12-10</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>279</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-170</t>
+          <t>CR20211210-213</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ANAGARAN, DONNA</t>
+          <t>LORENZO, DONNA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>21,875.00</t>
+          <t>41,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,539.06</t>
+          <t>3,444.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>1147</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2021-12-10</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>279</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-169</t>
+          <t>CR20211210-213</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, LEAH</t>
+          <t>LORENZO, DONNA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1146</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-11-13</t>
+          <t>2021-12-10</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>MARTIN, JULIA DIVINA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>279</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20211113-169</t>
+          <t>CR20211210-213</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, LEAH</t>
+          <t>LORENZO, DONNA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>