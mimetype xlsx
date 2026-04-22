--- v0 (2026-02-25)
+++ v1 (2026-04-22)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>783</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-07-16</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>204</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210716-87</t>
+          <t>CR20211002-151</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>AGAPAY, MARITESS</t>
+          <t>ANTONIO, JENNIFER</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>17,208.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>48,970.00</t>
+          <t>2,142.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>782</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>204</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210708-86</t>
+          <t>CR20211002-151</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MARIANO, MARILYN</t>
+          <t>ANTONIO, JENNIFER</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>17,208.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>2,142.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>781</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>204</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210708-86</t>
+          <t>CR20211002-151</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CRISTOBAL, LEAH</t>
+          <t>RUIZ, RELLIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,618.50</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>780</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>204</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210708-85</t>
+          <t>CR20211002-151</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>TUAZON, KATRINA</t>
+          <t>RUIZ, RELLIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>73,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>9,181.88</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>779</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>204</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210708-85</t>
+          <t>CR20211002-151</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, JENNIFER</t>
+          <t>RUIZ, RELLIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>17,208.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,142.40</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>778</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>203</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210708-85</t>
+          <t>CR20211002-150</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>VIRAY, FERDINAND</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>11,375.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>944.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>777</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>203</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210708-85</t>
+          <t>CR20211002-150</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>VIRAY, FERDINAND</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>11,375.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>944.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>776</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>203</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210708-85</t>
+          <t>CR20211002-150</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, NEMIA</t>
+          <t>VIRAY, FERDINAND</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>22,000.00</t>
+          <t>11,375.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,826.00</t>
+          <t>944.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>775</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>203</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-84</t>
+          <t>CR20211002-150</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>FAJARDO, LIEZEL</t>
+          <t>SACALAMITAO, NEMIA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>23,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>1,909.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>531</t>
+          <t>774</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>203</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-84</t>
+          <t>CR20211002-150</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SISON, ROSE ANN</t>
+          <t>SACALAMITAO, NEMIA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>22,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>3,735.00</t>
+          <t>1,826.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>773</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-10-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>NUCUP, MICHELLE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>203</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-83</t>
+          <t>CR20211002-150</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JOCELYN</t>
+          <t>SACALAMITAO, NEMIA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>22,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>181.56</t>
+          <t>1,826.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>772</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>202</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-83</t>
+          <t>CR20210923-149</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JOCELYN</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.025</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>181.56</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>771</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>202</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-83</t>
+          <t>CR20210923-149</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JOCELYN</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.025</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>181.56</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>770</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>202</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-83</t>
+          <t>CR20210923-149</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VICTORIO, FIDES</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>90.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>769</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>202</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-83</t>
+          <t>CR20210923-149</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>VICTORIO, FIDES</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>17,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,452.50</t>
+          <t>363.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>768</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>202</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-83</t>
+          <t>CR20210923-149</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>JIMENEZ, KATHERINE</t>
+          <t>CATINDIG, DENNISON</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>103.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>767</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>202</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-82</t>
+          <t>CR20210923-149</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>JIMENEZ, KATHERINE</t>
+          <t>ESCOBAR, DELIA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>68,834.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>5,713.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>766</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>201</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-82</t>
+          <t>CR20210923-148</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>PEDERO, FEDELITA</t>
+          <t>ESCOBAR, DELIA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>17,200.00</t>
+          <t>68,834.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,855.20</t>
+          <t>5,713.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>765</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>201</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-82</t>
+          <t>CR20210923-148</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>PEDERO, FEDELITA</t>
+          <t>ESCOBAR, DELIA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>17,200.00</t>
+          <t>68,834.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,855.20</t>
+          <t>5,713.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>764</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-07-08</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BAUZON, CHERYL</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>201</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210706-82</t>
+          <t>CR20210923-148</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MANZANO, TATUM</t>
+          <t>DUMAGUING, LUDIVINA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>16,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>2,656.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>