--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>1079</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>266</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-151</t>
+          <t>CR20211207-200</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, JENNIFER</t>
+          <t>VILLACORTA, TERESITA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>17,208.00</t>
+          <t>4,300.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>2,142.40</t>
+          <t>535.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>1078</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>266</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-151</t>
+          <t>CR20211207-200</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ANTONIO, JENNIFER</t>
+          <t>TUAZON, KATRINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>17,208.00</t>
+          <t>73,750.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>2,142.40</t>
+          <t>1,530.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>1077</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>266</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-151</t>
+          <t>CR20211207-200</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>TUAZON, KATRINA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>73,750.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,530.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>1076</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>266</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-151</t>
+          <t>CR20211207-200</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>TUAZON, KATRINA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>147,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>3,060.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>1075</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>265</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-151</t>
+          <t>CR20211204-199</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>RUIZ, RELLIE</t>
+          <t>FAVIS, VICTORIA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>35,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>8,424.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>1074</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>265</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-150</t>
+          <t>CR20211204-199</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>VIRAY, FERDINAND</t>
+          <t>FAVIS, VICTORIA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>11,375.00</t>
+          <t>35,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>944.13</t>
+          <t>8,424.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>1073</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>265</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-150</t>
+          <t>CR20211204-199</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>VIRAY, FERDINAND</t>
+          <t>FAVIS, VICTORIA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>11,375.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>944.13</t>
+          <t>7,221.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>1066</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>262</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-150</t>
+          <t>CR20211204-198</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>VIRAY, FERDINAND</t>
+          <t>RABILAS, SHERYL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>11,375.00</t>
+          <t>54,495.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>944.13</t>
+          <t>13,116.95</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>1065</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>262</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-150</t>
+          <t>CR20211204-198</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, NEMIA</t>
+          <t>RABILAS, SHERYL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>23,000.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,909.00</t>
+          <t>4,693.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>262</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-150</t>
+          <t>CR20211204-198</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, NEMIA</t>
+          <t>ASCANO, LIGAYA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>22,000.00</t>
+          <t>55,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,826.00</t>
+          <t>13,358.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-10-02</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>NUCUP, MICHELLE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>262</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20211002-150</t>
+          <t>CR20211204-198</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>SACALAMITAO, NEMIA</t>
+          <t>ASCANO, LIGAYA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>22,000.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,826.00</t>
+          <t>4,693.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>262</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-149</t>
+          <t>CR20211204-198</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>SINGZON, ARLENE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>45,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>10,951.85</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>262</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-149</t>
+          <t>CR20211204-198</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>SINGZON, ARLENE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>4,693.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>261</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-149</t>
+          <t>CR20211204-197</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>ESTRELITA, ESTRELLA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>4,375.00</t>
+          <t>276,500.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>90.78</t>
+          <t>66,553.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>769</t>
+          <t>1059</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>261</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-149</t>
+          <t>CR20211204-197</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>ESTRELITA, ESTRELLA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>118,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>363.13</t>
+          <t>28,522.95</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>768</t>
+          <t>1058</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>261</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-149</t>
+          <t>CR20211204-197</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>CATINDIG, DENNISON</t>
+          <t>SUBAGAN, SEOMY</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>220,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>103.75</t>
+          <t>52,954.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>1057</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>261</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-149</t>
+          <t>CR20211204-197</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ESCOBAR, DELIA</t>
+          <t>SUBAGAN, SEOMY</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>68,834.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>5,713.22</t>
+          <t>24,070.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>261</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-148</t>
+          <t>CR20211204-197</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ESCOBAR, DELIA</t>
+          <t>ROJO, JENNIFER</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>68,834.00</t>
+          <t>10,441.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>5,713.22</t>
+          <t>2,166.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>261</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-148</t>
+          <t>CR20211204-197</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ESCOBAR, DELIA</t>
+          <t>ROJO, JENNIFER</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>68,834.00</t>
+          <t>10,441.67</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>5,713.22</t>
+          <t>2,166.65</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>1054</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-09-23</t>
+          <t>2021-12-04</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>259</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210923-148</t>
+          <t>CR20211204-196</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>DUMAGUING, LUDIVINA</t>
+          <t>ALCID, ESTRELLA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>93,092.50</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>11,590.02</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>