--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>856</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>218</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-103</t>
+          <t>CR20211028-163</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>MIGUEL, MARLA</t>
+          <t>BAPTISTA, ERICK</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>96,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>11,952.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>855</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>218</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-103</t>
+          <t>CR20211028-163</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ASUNCION, MAYBELINE</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>11,000.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,826.00</t>
+          <t>2,856.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>854</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>218</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-102</t>
+          <t>CR20211028-163</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, MARGARETTE</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>7,875.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>2,856.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>853</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>218</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-102</t>
+          <t>CR20211028-163</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PALACOL, RONALD</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>13,183.33</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>1,641.32</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>PALOMARES, TERESA</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>218</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-102</t>
+          <t>CR20211028-163</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>PALOMARES, JUNE NATHANIEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>43,750.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>3,631.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>851</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BOONGALING, MARJORIE</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>217</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-102</t>
+          <t>CR20211028-162</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>TAGABI, WINALYN</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>9,826.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,223.34</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>850</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BOONGALING, MARJORIE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>217</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-102</t>
+          <t>CR20211028-162</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>UTRERA, REX</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>34,416.66</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>849</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LEERHEN</t>
+          <t>BOONGALING, MARJORIE</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>217</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-101</t>
+          <t>CR20211028-162</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>AGUETE, CLAUDINE</t>
+          <t>PALACOL, RONALD</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>175,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>14,525.00</t>
+          <t>363.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>848</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-08-06</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LEERHEN</t>
+          <t>BOONGALING, MARJORIE</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>217</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210806-101</t>
+          <t>CR20211028-162</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>AGNES, SHIRLEY</t>
+          <t>PALOMARES, JUNE NATHANIEL</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>4,772.00</t>
+          <t>43,750.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>396.08</t>
+          <t>1,815.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>847</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>216</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-100</t>
+          <t>CR20211014-161</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>LACSINA, LOLITA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>28,000.00</t>
+          <t>225,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.24</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>44,820.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>846</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>216</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-100</t>
+          <t>CR20211014-161</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>BADUA, ALICE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>363.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>216</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-99</t>
+          <t>CR20211014-161</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>AGNES, SHIRLEY</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>4,772.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>396.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>844</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>216</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-99</t>
+          <t>CR20211014-161</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>MARQUEZ, NAYLYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>18,960.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>3,147.36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>843</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>215</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-99</t>
+          <t>CR20211014-160</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>SANCHEZ, MELANIE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>13,125.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,162.00</t>
+          <t>1,089.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>842</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>215</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-99</t>
+          <t>CR20211014-160</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>BATANGAN, JOLLY</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>841</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>215</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-99</t>
+          <t>CR20211014-160</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>DOMINGO, THELMA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>13,700.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>581.00</t>
+          <t>2,274.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>840</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, RONALISA</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>215</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-99</t>
+          <t>CR20211014-160</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>BARREDO, ROWENA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>36,000.00</t>
+          <t>14,423.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>2,988.00</t>
+          <t>2,394.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>839</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>215</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-98</t>
+          <t>CR20211014-160</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>TANGYAB, EUGENE KARL</t>
+          <t>PULHIN, NONI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>120,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>838</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>PRODIGALIDAD, KATHLEEN MAE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>215</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-97</t>
+          <t>CR20211014-160</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, EMMANUEL</t>
+          <t>RUIZ, RELLIE</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-07-29</t>
+          <t>2021-10-14</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>PRODIGALIDAD, KATHLEEN MAE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>214</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210729-97</t>
+          <t>CR20211014-159</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>MENDOZA, EMMANUEL</t>
+          <t>VIRAY, FERDINAND</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>147,500.00</t>
+          <t>11,375.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>12,242.50</t>
+          <t>944.13</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>