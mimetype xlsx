--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>492</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>127</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-28</t>
+          <t>CR20210702-77</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>REYES, JAMAICA</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>491</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>127</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-28</t>
+          <t>CR20210702-77</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>REYES, JAMAICA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>150,000.00</t>
+          <t>13,183.33</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>4,980.00</t>
+          <t>1,641.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>490</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>127</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-28</t>
+          <t>CR20210702-77</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>REYES, JAMAICA</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>27,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>913.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>489</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>127</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-28</t>
+          <t>CR20210702-77</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>REYES, JAMAICA</t>
+          <t>TAGABI, WINALYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>5,834.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>332.00</t>
+          <t>726.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>488</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>126</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-28</t>
+          <t>CR20210702-76</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>46,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>1,543.80</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>487</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>126</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-27</t>
+          <t>CR20210702-76</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>486</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>126</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-27</t>
+          <t>CR20210702-76</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>59,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,958.80</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>485</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>126</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-27</t>
+          <t>CR20210702-76</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>110,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>3,652.00</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>484</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>126</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-27</t>
+          <t>CR20210702-76</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>19,500.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>647.40</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>483</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>126</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-27</t>
+          <t>CR20210702-76</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>DY, LOBELLE</t>
+          <t>CALUYA, FRANELLA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>332.00</t>
+          <t>2,324.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>481</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>125</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-27</t>
+          <t>CR20210702-75</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>NAVARETE, FAYE</t>
+          <t>RAFANAN, KATHLEEN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>262,500.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>8,715.00</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>479</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>125</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-26</t>
+          <t>CR20210702-75</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Navarete, Faye</t>
+          <t>RAFANAN, KATHLEEN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>56,250.00</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>1,743.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>478</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>125</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-26</t>
+          <t>CR20210702-75</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Navarete, Faye</t>
+          <t>RAFANAN, KATHLEEN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>56,250.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,867.50</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>477</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>125</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-26</t>
+          <t>CR20210702-75</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>Billedo, Michelle</t>
+          <t>RAFANAN, KATHLEEN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>68,000.00</t>
+          <t>7,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,257.60</t>
+          <t>871.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>476</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>124</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-26</t>
+          <t>CR20210702-74</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>Billedo, Michelle</t>
+          <t>RAFANAN, KATHLEEN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>12,000.00</t>
+          <t>36,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>398.40</t>
+          <t>4,482.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>475</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>124</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-26</t>
+          <t>CR20210702-74</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Arturo, Romo</t>
+          <t>RAFANAN, KATHLEEN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>262,500.00</t>
+          <t>3,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>10,893.75</t>
+          <t>373.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>474</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-05-29</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>124</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210529-26</t>
+          <t>CR20210702-74</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Arturo, Romo</t>
+          <t>SOLIVEN, IMELDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>112,500.00</t>
+          <t>77,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>4,668.75</t>
+          <t>9,648.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>473</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-05-28</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>124</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210528-25</t>
+          <t>CR20210702-74</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Cadorna, Edelyn</t>
+          <t>SOLIVEN, IMELDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>77,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>7,781.25</t>
+          <t>9,648.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>472</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-05-28</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>124</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210528-25</t>
+          <t>CR20210702-74</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Cadorna, Edelyn</t>
+          <t>SOLIVEN, IMELDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>187,500.00</t>
+          <t>66,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>7,781.25</t>
+          <t>8,217.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>471</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-05-28</t>
+          <t>2021-07-02</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>ALCONCEL, JOANNE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>124</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210528-25</t>
+          <t>CR20210702-74</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Jaden Javier</t>
+          <t>NOBLEZA, ELLA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>7,885.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>