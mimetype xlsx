--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>738</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>197</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-77</t>
+          <t>CR20210923-144</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>BAUZON, MARILYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>415.00</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>737</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>BAUZON, CHERYL</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>197</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-77</t>
+          <t>CR20210923-144</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ESTOLAS, MARIEL</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,183.33</t>
+          <t>7,200.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,641.32</t>
+          <t>597.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>736</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>196</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-77</t>
+          <t>CR20210923-143</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>ABADILLA, LAMAR</t>
+          <t>ESCOBAR, DELIA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>68,834.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>5,713.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>735</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>196</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-77</t>
+          <t>CR20210923-143</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>TAGABI, WINALYN</t>
+          <t>ESCOBAR, DELIA</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>5,834.00</t>
+          <t>68,834.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>726.33</t>
+          <t>5,713.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>734</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>196</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-76</t>
+          <t>CR20210923-143</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>ESCOBAR, DELIA</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>68,834.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>5,713.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>733</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>195</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-76</t>
+          <t>CR20210923-142</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>DUMAGUING, LUDIVINA</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>732</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>195</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-76</t>
+          <t>CR20210923-142</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>DUMAGUING, LUDIVINA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>731</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>195</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-76</t>
+          <t>CR20210923-142</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>DUMAGUING, LUDIVINA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>730</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>195</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-76</t>
+          <t>CR20210923-142</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>DUMAGUING, LUDIVINA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>729</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DACUYCUY, LUDY</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>195</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-76</t>
+          <t>CR20210923-142</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>CALUYA, FRANELLA</t>
+          <t>DUMAGUING, LUDIVINA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>2,324.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>728</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>195</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-75</t>
+          <t>CR20210923-142</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>RAFANAN, KATHLEEN</t>
+          <t>SERQUINA, DUBHE</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>10,835.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>899.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>727</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>194</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-75</t>
+          <t>CR20210923-141</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>RAFANAN, KATHLEEN</t>
+          <t>SERQUINA, DUBHE</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>14,000.00</t>
+          <t>10,835.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>899.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>726</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>194</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-75</t>
+          <t>CR20210923-141</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>RAFANAN, KATHLEEN</t>
+          <t>SERQUINA, DUBHE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>10,835.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>899.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>725</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>194</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-75</t>
+          <t>CR20210923-141</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RAFANAN, KATHLEEN</t>
+          <t>SERQUINA, DUBHE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>7,000.00</t>
+          <t>10,835.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>871.50</t>
+          <t>899.31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>724</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>194</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-74</t>
+          <t>CR20210923-141</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>RAFANAN, KATHLEEN</t>
+          <t>AMBROSIO, ROSALINO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>36,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,482.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>723</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>194</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-74</t>
+          <t>CR20210923-141</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>RAFANAN, KATHLEEN</t>
+          <t>AMBROSIO, ROSALINO</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>3,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>373.50</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>722</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>SANCHEZ, MARICRIS</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>194</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-74</t>
+          <t>CR20210923-141</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SOLIVEN, IMELDA</t>
+          <t>AMBROSIO, ROSALINO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>77,500.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>9,648.75</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>721</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>OLIVA, CHARISSE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>193</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-74</t>
+          <t>CR20210923-140</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>SOLIVEN, IMELDA</t>
+          <t>CORPUZ, ANGELICA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>77,500.00</t>
+          <t>140,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>9,648.75</t>
+          <t>11,620.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>720</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-23</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>OLIVA, CHARISSE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>193</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-74</t>
+          <t>CR20210923-140</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SOLIVEN, IMELDA</t>
+          <t>CORPUZ, ANGELICA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>66,000.00</t>
+          <t>150,000.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>8,217.00</t>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>471</t>
+          <t>719</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-07-02</t>
+          <t>2021-09-17</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ALCONCEL, JOANNE</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>192</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210702-74</t>
+          <t>CR20210917-139</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>NOBLEZA, ELLA</t>
+          <t>CRISTOBAL, LEAH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>726.25</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>