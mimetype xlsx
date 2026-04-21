--- v0 (2026-02-24)
+++ v1 (2026-04-21)
@@ -112,51 +112,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>commissions_info_date</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>commissions_info_consultant</t>
         </is>
       </c>
@@ -177,716 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>344</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-05-14</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>97</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210514-4</t>
+          <t>CR20210611-52</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>88,000.00</t>
+          <t>57,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>7,304.00</t>
+          <t>4,772.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>343</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-05-14</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>96</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210514-3</t>
+          <t>CR20210611-51</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>57,500.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>7,345.50</t>
+          <t>4,772.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>342</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-05-14</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>96</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210514-3</t>
+          <t>CR20210611-51</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>BARAO, ERLINO/ANNIE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>262,500.00</t>
+          <t>57,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>10,893.75</t>
+          <t>4,772.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>341</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-05-14</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>96</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210514-3</t>
+          <t>CR20210611-51</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>BARAO, ERLINO/ANNIE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>92,500.00</t>
+          <t>52,800.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,838.75</t>
+          <t>4,382.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>340</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-05-14</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>96</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210514-3</t>
+          <t>CR20210611-51</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BARAO, ERLINO/ANNIE</t>
+          <t>BUMANGLAG, MAYLANIE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>58,500.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>4,855.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>339</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-05-14</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>96</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210514-3</t>
+          <t>CR20210611-51</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARIECEL</t>
+          <t>BUMANGLAG, MAYLANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>77,000.00</t>
+          <t>30,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>6,391.00</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>338</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-05-14</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BORROMEO, MAY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>96</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210514-3</t>
+          <t>CR20210611-51</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MAGAYANO, MARIECEL</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>17,210.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>1,428.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>337</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-05-13</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>95</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210513-2</t>
+          <t>CR20210611-50</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>REYES, EVANGELINE</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>88,000.00</t>
+          <t>17,210.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>7,304.00</t>
+          <t>1,428.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>336</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-05-13</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ACAB, MARY ROSE</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>95</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210513-2</t>
+          <t>CR20210611-50</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BARAO, ERLINO/ANNIE JEAN</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>262,500.00</t>
+          <t>17,210.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>21,787.50</t>
+          <t>1,428.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>335</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-05-13</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LEEHREN</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>95</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210513-1</t>
+          <t>CR20210611-50</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>AGUETE, CLAUDINE</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>200,000.00</t>
+          <t>17,210.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>16,600.00</t>
+          <t>1,428.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>334</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-05-13</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LEEHREN</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>95</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210513-1</t>
+          <t>CR20210611-50</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>AGNES, SHIRLEY</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>17,210.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>830.00</t>
+          <t>1,428.43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>333</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-05-13</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LEEHREN</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>95</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210513-1</t>
+          <t>CR20210611-50</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>AGNES, SHIRLEY</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>12,500.00</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,037.50</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>332</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-05-13</t>
+          <t>2021-06-11</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LEEHREN</t>
+          <t>SAGER, JACKELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>95</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210513-1</t>
+          <t>CR20210611-50</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>AGUILLANA, MADELINE</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>6,225.00</t>
+          <t>1,494.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>331</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-05-13</t>
+          <t>2021-06-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>DANCEL, LEEHREN</t>
+          <t>VILLANUEVA, JHENALYNE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>94</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210513-1</t>
+          <t>CR20210608-49</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BALUCIO, ANITA</t>
+          <t>BENEMERITO, HUSTTY</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>100,000.00</t>
+          <t>75,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.025</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>8,300.00</t>
+          <t>1,556.25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>2021-06-07</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>VILLANUEVA, JHENALYNE</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>CR20210607-48</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>DAYNOS, JOVEN</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>75,000.00</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>.04</t>
+        </is>
+      </c>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>2,490.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>2021-06-07</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>VILLANUEVA, JHENALYNE</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>CR20210607-48</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>SAGER, JACKELYN</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>225,000.00</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>.10</t>
+        </is>
+      </c>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>18,675.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>326</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>2021-06-07</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>VILLANUEVA, JHENALYNE</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>CR20210607-48</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>SACRO, WILRIEL</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>60,000.00</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>.20</t>
+        </is>
+      </c>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>9,960.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>2021-06-07</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>VILLANUEVA, JHENALYNE</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>CR20210607-48</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>ARZADON, CAROLINE</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>475,000.00</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>.05</t>
+        </is>
+      </c>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>19,712.50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>324</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>2021-06-07</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>VILLANUEVA, JHENALYNE</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>CR20210607-48</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>SILAO, ANNALYN</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>295,000.00</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>.04</t>
+        </is>
+      </c>
+      <c r="I20" s="1"/>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>9,794.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>323</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>2021-06-07</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>VILLANUEVA, JHENALYNE</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>CR20210607-47</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>CUA, BENNY</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>75,000.00</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>.20</t>
+        </is>
+      </c>
+      <c r="I21" s="1"/>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>12,450.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>