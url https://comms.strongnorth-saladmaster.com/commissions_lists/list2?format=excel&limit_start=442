--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>614</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>157</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-52</t>
+          <t>CR20210806-105</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>AGUETE, CLAUDINE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>57,500.00</t>
+          <t>175,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,772.50</t>
+          <t>14,525.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>613</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>157</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-51</t>
+          <t>CR20210806-105</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>AGNES, SHIRLEY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>57,500.00</t>
+          <t>4,772.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>4,772.50</t>
+          <t>792.15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>612</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>157</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-51</t>
+          <t>CR20210806-105</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DOMINGO, MARRIANE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>57,500.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,772.50</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>611</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>157</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-51</t>
+          <t>CR20210806-105</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DOMINGO, MARRIANE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>52,800.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>4,382.40</t>
+          <t>1,452.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>610</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>157</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-51</t>
+          <t>CR20210806-105</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>BUMANGLAG, MAYLANIE</t>
+          <t>MARQUEZ, NAYLYN</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>58,500.00</t>
+          <t>18,960.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>4,855.50</t>
+          <t>3,147.36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>609</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>156</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-51</t>
+          <t>CR20210806-104</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BUMANGLAG, MAYLANIE</t>
+          <t>SANCHEZ, ,MELANIE</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>30,000.00</t>
+          <t>13,125.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>1,089.38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>608</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>156</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-51</t>
+          <t>CR20210806-104</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>ANDRES, RANDY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>17,210.00</t>
+          <t>12,603.12</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,428.43</t>
+          <t>2,092.12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>607</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>156</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-50</t>
+          <t>CR20210806-104</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>BUDUAN, LEAH</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>17,210.00</t>
+          <t>15,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,428.43</t>
+          <t>2,490.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>606</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>156</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-50</t>
+          <t>CR20210806-104</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>DOMINGO, THELMA</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>17,210.00</t>
+          <t>13,700.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,428.43</t>
+          <t>2,274.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>605</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>156</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-50</t>
+          <t>CR20210806-104</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>BARREDO, ROWENA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>17,210.00</t>
+          <t>14,423.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,428.43</t>
+          <t>2,394.22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>604</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>156</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-50</t>
+          <t>CR20210806-104</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>MIGUEL, MARLA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>17,210.00</t>
+          <t>5,600.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>1,428.43</t>
+          <t>929.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>603</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>155</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-50</t>
+          <t>CR20210806-103</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>PULHIN, NONI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>18,000.00</t>
+          <t>4,375.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>602</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-06-11</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>155</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210611-50</t>
+          <t>CR20210806-103</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MONIOS, MYRNA</t>
+          <t>RUIZ, RELLIE</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>18,000.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,494.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>601</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>155</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210608-49</t>
+          <t>CR20210806-103</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>BENEMERITO, HUSTTY</t>
+          <t>VIRAY, FERDINAND</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>11,375.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.025</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,556.25</t>
+          <t>944.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>600</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>155</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-48</t>
+          <t>CR20210806-103</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DAYNOS, JOVEN</t>
+          <t>SACALAMITAO, NEMIA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>22,000.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>2,490.00</t>
+          <t>1,826.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>599</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>155</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-48</t>
+          <t>CR20210806-103</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SAGER, JACKELYN</t>
+          <t>MIGUEL, MARLA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>225,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>18,675.00</t>
+          <t>830.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>598</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>155</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-48</t>
+          <t>CR20210806-103</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>SACRO, WILRIEL</t>
+          <t>ASUNCION, MAYBELINE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>60,000.00</t>
+          <t>11,000.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>9,960.00</t>
+          <t>1,826.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>597</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>154</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-48</t>
+          <t>CR20210806-102</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ARZADON, CAROLINE</t>
+          <t>CORPUZ, MARGARETTE</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>475,000.00</t>
+          <t>7,875.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>19,712.50</t>
+          <t>1,307.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>596</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>154</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-48</t>
+          <t>CR20210806-102</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SILAO, ANNALYN</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>295,000.00</t>
+          <t>13,183.33</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.04</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>9,794.00</t>
+          <t>1,641.32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>595</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-06-07</t>
+          <t>2021-08-06</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>DACUYCUY, LUDY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>154</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210607-47</t>
+          <t>CR20210806-102</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CUA, BENNY</t>
+          <t>ABADILLA, LAMAR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>75,000.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>12,450.00</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>