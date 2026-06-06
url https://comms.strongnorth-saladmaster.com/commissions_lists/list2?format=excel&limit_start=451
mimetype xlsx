--- v0 (2026-04-17)
+++ v1 (2026-06-06)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>401</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-26</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>109</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-15</t>
+          <t>CR20210626-64</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>LLANES, STERLING</t>
+          <t>ACENA, MICHELLE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>13,648.83</t>
+          <t>22,500.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,699.28</t>
+          <t>4,668.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>400</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>108</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-15</t>
+          <t>CR20210619-63</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>LLANES, STERLING</t>
+          <t>RABILAS, CHRISTMAE</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>13,648.83</t>
+          <t>235,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,699.28</t>
+          <t>56,564.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>399</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, GRATECHEN</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>108</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-15</t>
+          <t>CR20210619-63</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LLANES, MARK</t>
+          <t>VANGIE GOROSPE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>2,500.00</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>207.50</t>
+          <t>27,078.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>398</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>108</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-14</t>
+          <t>CR20210619-63</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>NOBLEZA, ELLA</t>
+          <t>VANGIE GOROSPE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>363.13</t>
+          <t>27,078.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>397</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>108</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-14</t>
+          <t>CR20210619-63</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>NOBLEZA, ELLA</t>
+          <t>GENIKA CO</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>18,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>363.13</t>
+          <t>4,332.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>396</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>108</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-14</t>
+          <t>CR20210619-63</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ABALOS, ELAINE</t>
+          <t>ALMA REYNON</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>244,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>58,730.80</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>395</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>108</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-14</t>
+          <t>CR20210619-63</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ABALOS, ELAINE</t>
+          <t>ENGELINE QUE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>262,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>63,183.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>394</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>107</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-14</t>
+          <t>CR20210619-62</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>GUERRERO, ROXANNE</t>
+          <t>ENGELINE QUE</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>112,500.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.29</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>7,885.00</t>
+          <t>27,078.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>393</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>107</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-14</t>
+          <t>CR20210619-62</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>GUERRERO, ROXANNE</t>
+          <t>VALLADOR, ABELARDO</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>22,500.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>3,548.25</t>
+          <t>20,750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>392</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>107</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-13</t>
+          <t>CR20210619-62</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, REMIBES</t>
+          <t>VALLADOR, ABELARDO</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>62,500.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>12,968.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>391</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>107</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-13</t>
+          <t>CR20210619-62</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>GARCIA, REMIBES</t>
+          <t>VALLADOR, ABELARDO</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>100,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>20,750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>390</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>107</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-13</t>
+          <t>CR20210619-62</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>MONTEPOSO, GINA</t>
+          <t>VALLADOR, ABELARDO</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>102,500.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.09</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>21,268.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>389</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-19</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>107</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-13</t>
+          <t>CR20210619-62</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MONTEPOSO, GINA</t>
+          <t>VALLADOR, ABELARDO</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.09</t>
+          <t>.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>2,075.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>386</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-18</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>106</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-13</t>
+          <t>CR20210618-61</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>MONTEPOSO, GINA</t>
+          <t>RHIANNON TABOR</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>17,500.00</t>
+          <t>45,000.00</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.09</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>1,307.25</t>
+          <t>3,735.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>385</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-18</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>PAGDILAO, MINERVA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>106</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-12</t>
+          <t>CR20210618-61</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BAUTISTA, JOCELYN</t>
+          <t>LEAH CRISTOBAL</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>19,500.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>1,618.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>384</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-18</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>105</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-12</t>
+          <t>CR20210618-60</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ARIOLA, MICHELLE</t>
+          <t>NAVARRO LILIAN</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>50,000.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>6,225.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>383</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-18</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>105</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-12</t>
+          <t>CR20210618-60</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>ARIOLA, MICHELLE</t>
+          <t>DELIA ESCOBAR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>83,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.075</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>544.69</t>
+          <t>6,930.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>382</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-18</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>105</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-12</t>
+          <t>CR20210618-60</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>LAZO, NONAVI</t>
+          <t>DELIA ESCOBAR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>8,750.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>1,089.38</t>
+          <t>415.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>381</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-18</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>NADAL, ROMA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>104</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-12</t>
+          <t>CR20210618-59</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>LAZO, NONAVI</t>
+          <t>LUDIVINA DUMAGUING</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>8,750.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,089.38</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>380</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021-05-21</t>
+          <t>2021-06-18</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>PAGDILAO, MINERVA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>104</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20210521-11</t>
+          <t>CR20210618-59</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>TABOR, RHIANNON</t>
+          <t>LUDIVINA DUMAGUING</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>8,750.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>