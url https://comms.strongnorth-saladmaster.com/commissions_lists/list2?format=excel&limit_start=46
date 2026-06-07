--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8922</t>
+          <t>9181</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2143</t>
+          <t>2204</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1957</t>
+          <t>CR20251209-2011</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>GUTIERREZ, MOISES</t>
+          <t>ALOG, STACEY</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>29,500.00</t>
+          <t>188,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,897.00</t>
+          <t>31,208.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8921</t>
+          <t>9180</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2204</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1956</t>
+          <t>CR20251209-2011</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>SINGZON, ARLENE</t>
+          <t>AGUINALDO, SABINA</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>89,000.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>14,774.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8920</t>
+          <t>9179</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2204</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1956</t>
+          <t>CR20251209-2011</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>LEONARDO, CARMELITA</t>
+          <t>MATIBAG, BIBIANA</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>50,000.00</t>
+          <t>19,425.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>4,150.00</t>
+          <t>3,224.55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8919</t>
+          <t>9178</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2204</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1956</t>
+          <t>CR20251209-2011</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>ROSARIO, RHODAREE</t>
+          <t>VILLEDO, MARIE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>13,281.25</t>
+          <t>32,550.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>2,204.69</t>
+          <t>5,403.30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8918</t>
+          <t>9177</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2204</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1956</t>
+          <t>CR20251209-2011</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALONZO, DAISY CATALINA</t>
+          <t>GUBA, MAE</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>12,750.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>2,116.50</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8917</t>
+          <t>9170</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2202</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1956</t>
+          <t>CR20251209-2010</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>BUEN, RODERICK</t>
+          <t>ESTOLAS, MARICEL</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,045.83</t>
+          <t>4,450.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>418.80</t>
+          <t>738.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8916</t>
+          <t>9169</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2142</t>
+          <t>2202</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1956</t>
+          <t>CR20251209-2010</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>ESPIRITU, MARY GRACE</t>
+          <t>PALAGANAS, JOSEPHINE</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>9,800.00</t>
+          <t>19,600.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,626.80</t>
+          <t>3,253.60</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8915</t>
+          <t>9168</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2202</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1955</t>
+          <t>CR20251209-2010</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LAO, MARILOU</t>
+          <t>ESTOLAS, MARICEL</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>11,900.00</t>
+          <t>12,291.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,975.40</t>
+          <t>1,530.23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8914</t>
+          <t>9167</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2202</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1955</t>
+          <t>CR20251209-2010</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>KAGAOAN, CAMILO/RUBY ROSE</t>
+          <t>VILLACORTA, RAYMOND</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>10,500.00</t>
+          <t>5,737.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,743.00</t>
+          <t>952.34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8913</t>
+          <t>9166</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2202</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1955</t>
+          <t>CR20251209-2010</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>RUELOS, ELFLEDA</t>
+          <t>GOROSPE, MARITES</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>6,620.83</t>
+          <t>3,435.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>1,099.06</t>
+          <t>570.21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8912</t>
+          <t>9165</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>VILLACORTA, LORY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2202</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1955</t>
+          <t>CR20251209-2010</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>PALPAL-LATOC, APRIL</t>
+          <t>RAMIREZ, MA ELENA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>1,770.83</t>
+          <t>7,667.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>146.98</t>
+          <t>1,272.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8911</t>
+          <t>9164</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2201</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1955</t>
+          <t>CR20251209-2009</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>JAVIER, EDRALIN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>10,200.00</t>
+          <t>77,916.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>423.30</t>
+          <t>9,700.54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8910</t>
+          <t>9163</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2141</t>
+          <t>2201</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1955</t>
+          <t>CR20251209-2009</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, TERESITA</t>
+          <t>JAVIER, JAMES LEONARD</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>2,375.00</t>
+          <t>19,934.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>295.69</t>
+          <t>2,481.78</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8909</t>
+          <t>9162</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2201</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1954</t>
+          <t>CR20251209-2009</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>TOLENTINO, ROSEMARIE</t>
+          <t>ONG, ANGELITO</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>485,000.00</t>
+          <t>10,937.50</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.19</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>76,484.50</t>
+          <t>1,361.72</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8908</t>
+          <t>9161</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2201</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1954</t>
+          <t>CR20251209-2009</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>DALERE, ROSE MARIE</t>
+          <t>TADEO, NATALIE</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>20,000.00</t>
+          <t>10,200.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>4,814.00</t>
+          <t>1,269.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8907</t>
+          <t>9160</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2201</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1954</t>
+          <t>CR20251209-2009</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>DALERE, ROSE MARIE</t>
+          <t>TIRA, ALIPINA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>390,000.00</t>
+          <t>9,216.67</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>93,873.00</t>
+          <t>1,147.48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8906</t>
+          <t>9159</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2201</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1954</t>
+          <t>CR20251209-2009</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>NARAG, JOSEPH</t>
+          <t>SALVADOR, MARY CRIS</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>15,000.00</t>
+          <t>9,916.67</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,112.50</t>
+          <t>1,234.63</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8905</t>
+          <t>9158</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, JHENALYNE</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2140</t>
+          <t>2200</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1954</t>
+          <t>CR20251209-2008</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>TAGATA, FRANCES MARCELA</t>
+          <t>MANGANAAN, ROSA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>10,447.92</t>
+          <t>322,116.67</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>.25</t>
+          <t>.20</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>2,167.94</t>
+          <t>53,471.37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8904</t>
+          <t>9157</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2139</t>
+          <t>2200</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1953</t>
+          <t>CR20251209-2008</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>UNTALAN, PEBBLES</t>
+          <t>POLVOROSA, ROMELA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>70,000.00</t>
+          <t>50,400.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>11,620.00</t>
+          <t>8,366.40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8903</t>
+          <t>9156</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>GUTIERREZ, CHRISTINE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2139</t>
+          <t>2200</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20251030-1953</t>
+          <t>CR20251209-2008</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VINOYA, EVA</t>
+          <t>SISON, GAY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>197,500.00</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>.20</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>32,785.00</t>
+          <t>1,660.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>