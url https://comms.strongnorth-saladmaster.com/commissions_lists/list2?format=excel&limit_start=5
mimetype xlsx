--- v2 (2026-06-06)
+++ v3 (2026-10-22)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>10017</t>
+          <t>11440</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>VILLANUEVA, MARIA THERESA</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2416</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2217</t>
+          <t>CR20261007-2528</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>RUELOS, ELFLEDA</t>
+          <t>CALUYA, FRANELIA</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>6,620.83</t>
+          <t>13,166.67</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>1,099.06</t>
+          <t>2,732.08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>10016</t>
+          <t>11439</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2415</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2216</t>
+          <t>CR20261007-2528</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MALATEO, EDELYN</t>
+          <t>TESORO, REMELY</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>4,500.00</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>560.25</t>
+          <t>2,755.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>10015</t>
+          <t>11438</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2415</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2216</t>
+          <t>CR20261007-2528</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>RABINO, MARIA LYNN</t>
+          <t>SERVITAS, ROMANO</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>5,191.67</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>646.36</t>
+          <t>726.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>10014</t>
+          <t>11437</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2415</t>
+          <t>2732</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2216</t>
+          <t>CR20261007-2528</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>PIPO, JOHN/WILLIE</t>
+          <t>AVILA, MARY ANTONETE</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>2,595.83</t>
+          <t>13,281.25</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>323.18</t>
+          <t>2,755.86</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>10013</t>
+          <t>11436</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2415</t>
+          <t>2731</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2216</t>
+          <t>CR20261007-2527</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ALVIAR, RESURECION</t>
+          <t>RABILAS, JHOVEL</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>2,595.83</t>
+          <t>6,100.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>323.18</t>
+          <t>1,265.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>10012</t>
+          <t>11435</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2415</t>
+          <t>2731</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2216</t>
+          <t>CR20261007-2527</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>APOLONIO, ARACELI</t>
+          <t>RABOY, NATALETH</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>5,191.66</t>
+          <t>7,500.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>646.36</t>
+          <t>1,556.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>10011</t>
+          <t>11434</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2414</t>
+          <t>2731</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2215</t>
+          <t>CR20261007-2527</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>CORPUZ, LEONIDA</t>
+          <t>TAMAYO, FROILAN</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>84,000.00</t>
+          <t>6,500.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>6,972.00</t>
+          <t>1,348.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>10010</t>
+          <t>11433</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2414</t>
+          <t>2731</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2215</t>
+          <t>CR20261007-2527</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>BRILLO, GAIZEL</t>
+          <t>INOFINADA, RODELYN</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>7,833.33</t>
+          <t>14,000.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>1,300.33</t>
+          <t>2,905.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>10009</t>
+          <t>11432</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2414</t>
+          <t>2731</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2215</t>
+          <t>CR20261007-2527</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>BRILLO, GAIZEL</t>
+          <t>ORTEZA, RONNALEE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>5,191.67</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>861.82</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>10008</t>
+          <t>11431</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>DOMENDEN, JOVELYN</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2414</t>
+          <t>2731</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2215</t>
+          <t>CR20261007-2527</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>PIEDAD, DARYLLE/LARIZSE</t>
+          <t>ORTEZA, RONNALEE</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
-          <t>5,917.00</t>
+          <t>10,447.92</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
-          <t>982.22</t>
+          <t>2,167.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>10007</t>
+          <t>11430</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>ORGANO, KRYSTAL KAY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2414</t>
+          <t>2730</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2215</t>
+          <t>CR20261007-2526</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VALENCIA, CECILIA</t>
+          <t>MARCOS, LEILANIFER/MARC SAMUEL</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>21,000.00</t>
+          <t>89,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>.20</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>3,486.00</t>
+          <t>3,693.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>10006</t>
+          <t>11429</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2413</t>
+          <t>2730</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2214</t>
+          <t>CR20261007-2526</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>LIM, MARILI JOYA</t>
+          <t>CEREDON, HAZEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>35,000.00</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>2,905.00</t>
+          <t>5,540.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>10005</t>
+          <t>11428</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2413</t>
+          <t>2729</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2214</t>
+          <t>CR20261007-2525</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>MATIBAG, BIBIANA</t>
+          <t>MAGBUAL, FERDINAND/JUDELYN</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>19,425.00</t>
+          <t>26,700.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,224.55</t>
+          <t>5,540.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>10004</t>
+          <t>11427</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2413</t>
+          <t>2729</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2214</t>
+          <t>CR20261007-2525</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>VILLEDO, MARIE</t>
+          <t>BONILLA, GLAIZA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>2,450.00</t>
+          <t>9,158.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>406.70</t>
+          <t>1,900.35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>10003</t>
+          <t>11426</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2413</t>
+          <t>2729</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2214</t>
+          <t>CR20261007-2525</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>GUBA, MAE</t>
+          <t>QUITORAS, MAR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>23,050.00</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,660.00</t>
+          <t>956.58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>10002</t>
+          <t>11425</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2413</t>
+          <t>2729</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2214</t>
+          <t>CR20261007-2525</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>OGENA, CHRISTLE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>4,450.00</t>
+          <t>8,333.33</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>738.70</t>
+          <t>345.83</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>10001</t>
+          <t>11424</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2412</t>
+          <t>2729</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2213</t>
+          <t>CR20261007-2525</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>PALAGANAS, JOSEPHINE</t>
+          <t>MARCOS, IMELDA/PROVIDENCIO</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>19,600.00</t>
+          <t>6,500.00</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>3,253.60</t>
+          <t>269.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>10000</t>
+          <t>11423</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2412</t>
+          <t>2729</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2213</t>
+          <t>CR20261007-2525</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, JUSTIN</t>
+          <t>CHU, JANE/JOEY</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>22,150.00</t>
+          <t>10,125.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>3,676.90</t>
+          <t>2,100.94</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9999</t>
+          <t>11422</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2412</t>
+          <t>2728</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2213</t>
+          <t>CR20261007-2524</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>ESTOLAS, MARICEL</t>
+          <t>LUMAGUIP, NESTOR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>12,291.00</t>
+          <t>10,384.00</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>1,530.23</t>
+          <t>2,154.68</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9998</t>
+          <t>11421</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-10-07</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, LORY</t>
+          <t>LLANES, GRATECHEN</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2412</t>
+          <t>2728</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20260505-2213</t>
+          <t>CR20261007-2524</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>VILLACORTA, RAYMOND</t>
+          <t>RUBIO, LOIDA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>5,737.00</t>
+          <t>9,800.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>0.25</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>952.34</t>
+          <t>2,033.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>