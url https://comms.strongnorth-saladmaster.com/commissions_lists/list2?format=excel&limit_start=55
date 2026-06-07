--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -177,1004 +177,1004 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>amount</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>rate</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>check_no</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8725</t>
+          <t>8983</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-11-05</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>MONIOS, MYRNA</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>2094</t>
+          <t>2157</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1909</t>
+          <t>CR20251105-1970</t>
         </is>
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
-          <t>VERANO, KRISTINE</t>
+          <t>TOLENTINO, ROSEMARIE</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
-          <t>35,000.00</t>
+          <t>485,000.00</t>
         </is>
       </c>
       <c r="H2" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I2" s="1"/>
       <c r="J2" s="1" t="inlineStr">
         <is>
-          <t>4,357.50</t>
+          <t>40,255.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8724</t>
+          <t>8982</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>ASUNCION, ETHELDREDA</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>2094</t>
+          <t>2156</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1909</t>
+          <t>CR20251030-1969</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>MAHOR, JEAN</t>
+          <t>PAREL, ELIZABETH/JEROME</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>11,667.00</t>
+          <t>199,800.00</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.05</t>
         </is>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1" t="inlineStr">
         <is>
-          <t>1,452.54</t>
+          <t>8,291.70</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8723</t>
+          <t>8981</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>OFIANA, FLORENCE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2094</t>
+          <t>2155</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1909</t>
+          <t>CR20251030-1968</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>TOBIA, OSCAR</t>
+          <t>AGCAOILI, ELSIE</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>10,200.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>0.1</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="inlineStr">
         <is>
-          <t>846.60</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8722</t>
+          <t>8980</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>2093</t>
+          <t>2155</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1908</t>
+          <t>CR20251030-1968</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>VIERNES, LIDA</t>
+          <t>BINBINAN, ROSEBELL ALOY</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>88,500.00</t>
+          <t>17,208.00</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>.125</t>
         </is>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>3,672.75</t>
+          <t>1,785.33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8721</t>
+          <t>8979</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>AGCAOILI, REMALYN</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>2093</t>
+          <t>2155</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1908</t>
+          <t>CR20251030-1968</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>ESTAVILLO, RONALYN</t>
+          <t>RECOLIZADO, MARICAR</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
-          <t>94,500.00</t>
+          <t>95,000.00</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I6" s="1"/>
       <c r="J6" s="1" t="inlineStr">
         <is>
-          <t>7,843.50</t>
+          <t>11,827.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8720</t>
+          <t>8978</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>2093</t>
+          <t>2154</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1908</t>
+          <t>CR20251030-1967</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>PRABHAKER, NOR-AINA</t>
+          <t>GONZALES, LOURD WILLIAM</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>94,500.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>7,843.50</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8719</t>
+          <t>8977</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>2093</t>
+          <t>2154</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1908</t>
+          <t>CR20251030-1967</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, DITAS/SAPADEN. GENALYN</t>
+          <t>VICENTE, RIZZALY</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
-          <t>20,791.67</t>
+          <t>10,917.00</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>.10</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I8" s="1"/>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>1,725.71</t>
+          <t>1,359.17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8718</t>
+          <t>8976</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>2093</t>
+          <t>2154</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1908</t>
+          <t>CR20251030-1967</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>RICAHUERTA, ANGELICA</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>58,550.00</t>
+          <t>16,250.00</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I9" s="1"/>
       <c r="J9" s="1" t="inlineStr">
         <is>
-          <t>7,289.48</t>
+          <t>2,023.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>8717</t>
+          <t>8975</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, JACLYNE KATE</t>
+          <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>2093</t>
+          <t>2154</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1908</t>
+          <t>CR20251030-1967</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>LLANES, EONA ISABEL</t>
+          <t>BASCAO, UZZIEL GINNETTE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>14,804.17</t>
+          <t>10,000.00</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>.15</t>
         </is>
       </c>
       <c r="I10" s="1"/>
       <c r="J10" s="1" t="inlineStr">
         <is>
-          <t>1,843.12</t>
+          <t>1,245.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8716</t>
+          <t>8974</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>2092</t>
+          <t>2154</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1907</t>
+          <t>CR20251030-1967</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>GONZALES, LOURD WILLIAM</t>
+          <t>TUBBAN, OLIBELLA</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>5,000.00</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>8715</t>
+          <t>8973</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>FELLIZAR, MARCIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>2092</t>
+          <t>2154</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1907</t>
+          <t>CR20251030-1967</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>VICENTE, RIZZALY</t>
+          <t>DAMASO, ELIZA LUISA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>2,917.00</t>
+          <t>5,000.00</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="inlineStr">
         <is>
-          <t>363.17</t>
+          <t>622.50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>8714</t>
+          <t>8972</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>2153</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1906</t>
+          <t>CR20251030-1966</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>VICENTE, RIZZALY</t>
+          <t>ESTAVILLO, RONALYN</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8713</t>
+          <t>8971</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>2153</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1906</t>
+          <t>CR20251030-1966</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>FERMIN, ROCAMIA</t>
+          <t>PRABHAKER, NOR-AINA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>27,083.33</t>
+          <t>18,375.00</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1" t="inlineStr">
         <is>
-          <t>3,371.87</t>
+          <t>1,525.13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8712</t>
+          <t>8970</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>CABANSAG, SUSAN</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>2153</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1906</t>
+          <t>CR20251030-1966</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>RICAHUERTA, ANGELICA</t>
+          <t>VIERNES, LIDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>16,250.00</t>
+          <t>17,208.33</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>.15</t>
+          <t>0.1</t>
         </is>
       </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1" t="inlineStr">
         <is>
-          <t>2,023.13</t>
+          <t>1,428.29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8711</t>
+          <t>8969</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>2152</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1906</t>
+          <t>CR20251030-1965</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>BASCAO, UZZIEL GINNETTE</t>
+          <t>ONG, ANGELITO</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>10,000.00</t>
+          <t>123,437.50</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>1,245.00</t>
+          <t>15,367.97</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8710</t>
+          <t>8968</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>2152</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1906</t>
+          <t>CR20251030-1965</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>TUBBAN, OLIBELLA</t>
+          <t>TADEO, NATHALIE</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>52,200.00</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>6,498.90</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8709</t>
+          <t>8967</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>FELLIZAR, MARCIA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>2152</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1906</t>
+          <t>CR20251030-1965</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>DAMASO, ELIZA LUISA</t>
+          <t>TIRA, ALIPINA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>5,000.00</t>
+          <t>18,433.34</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="1" t="inlineStr">
         <is>
-          <t>622.50</t>
+          <t>2,294.95</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8708</t>
+          <t>8966</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>2090</t>
+          <t>2152</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1905</t>
+          <t>CR20251030-1965</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>ALEGAR, GLORIA</t>
+          <t>JAVIER, EDRALIN</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>8,000.00</t>
+          <t>17,500.00</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="1" t="inlineStr">
         <is>
-          <t>996.00</t>
+          <t>2,178.75</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8707</t>
+          <t>8965</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>DOMINGO, SHEENA</t>
+          <t>JAVIER, LENIDITA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>2090</t>
+          <t>2152</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1905</t>
+          <t>CR20251030-1965</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>WEHMHOENER, ALICIA</t>
+          <t>SALVADOR, MARY CRIS</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>18,784.00</t>
+          <t>19,833.34</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>.15</t>
         </is>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="1" t="inlineStr">
         <is>
-          <t>2,338.61</t>
+          <t>2,469.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8705</t>
+          <t>8964</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>DOMENDEN, JOVELYN</t>
+          <t>MONTENEGRO, LILIBETH</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>2089</t>
+          <t>2151</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>CR20251001-1904</t>
+          <t>CR20251030-1964</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>CHUA, MARSHA</t>
+          <t>MURPHEY, ELIZABETH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>375,000.00</t>
+          <t>3,500.00</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>.29</t>
+          <t>.10</t>
         </is>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1" t="inlineStr">
         <is>
-          <t>90,262.50</t>
+          <t>290.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>